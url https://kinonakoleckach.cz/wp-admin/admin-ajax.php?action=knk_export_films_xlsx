--- v0 (2026-03-13)
+++ v1 (2026-04-27)
@@ -1,194 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Filmy" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1050" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1029" uniqueCount="459">
   <si>
     <t>Název filmu</t>
   </si>
   <si>
     <t>Délka (min)</t>
   </si>
   <si>
     <t>Žánr</t>
   </si>
   <si>
     <t>Hrajeme od</t>
   </si>
   <si>
     <t>Náš tip</t>
   </si>
   <si>
     <t>Premiéra</t>
   </si>
   <si>
     <t>Trailer</t>
   </si>
   <si>
-    <t>Dovolená v českém ráji</t>
+    <t>Léčivé účinky sebeklamu</t>
+  </si>
+  <si>
+    <t>Komedie</t>
+  </si>
+  <si>
+    <t>1.10. 2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/</t>
+  </si>
+  <si>
+    <t>Dovolená v Českém ráji</t>
   </si>
   <si>
     <t>komedie</t>
   </si>
   <si>
     <t>30.7. 2026</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Ano</t>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/</t>
   </si>
   <si>
     <t>Bardotky</t>
   </si>
   <si>
     <t>23.7. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=XDkc30L82CE</t>
   </si>
   <si>
+    <t>Po večerce</t>
+  </si>
+  <si>
+    <t>25.6. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=PrHHeImpek8</t>
+  </si>
+  <si>
+    <t>Pět švestek</t>
+  </si>
+  <si>
+    <t>18.6. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Kmjyl3BhWM0</t>
+  </si>
+  <si>
     <t>Někdo to rád v Plzni</t>
   </si>
   <si>
-    <t>Komedie</t>
-[...1 lines deleted...]
-  <si>
     <t>15.6. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=TdyZ0FCyN6U</t>
   </si>
   <si>
+    <t>Lojza a Pepa: Žíznivé dobrodružství kamarádů včelky Máji</t>
+  </si>
+  <si>
+    <t>animovaný</t>
+  </si>
+  <si>
+    <t>16.4. 2026</t>
+  </si>
+  <si>
+    <t>https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/</t>
+  </si>
+  <si>
     <t>SpongeBob: Pirátské dobrodružství</t>
   </si>
   <si>
     <t>Animovaný</t>
   </si>
   <si>
-    <t>23.4. 2026</t>
+    <t>15.4. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=onlbW6ZLP1c</t>
   </si>
   <si>
-    <t>Lojza a Pepa: Žíznivé dobrodružství kamarádů včelky Máji</t>
-[...10 lines deleted...]
-  <si>
     <t>Přání k narozeninám: Křtiny</t>
   </si>
   <si>
     <t>2.4. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=dMM769CXMGo</t>
   </si>
   <si>
-    <t>Princezna zakletá v čase: Murien</t>
+    <t>Wonka</t>
   </si>
   <si>
     <t>Fantasy</t>
   </si>
   <si>
-    <t>19.3. 2026</t>
-[...2 lines deleted...]
-    <t>https://www.csfd.cz/film/1449404-princezna-zakleta-v-case-murien/hraji/</t>
+    <t>1.4. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=cu5CElCNaRU</t>
   </si>
   <si>
     <t>Čarodějka: Druhá část</t>
   </si>
   <si>
     <t>Muzikál</t>
   </si>
   <si>
     <t>5.3. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=xZY61eCZWG8</t>
   </si>
   <si>
-    <t>Léčivé účinky sebeklamu</t>
-[...7 lines deleted...]
-  <si>
     <t>Dream Team</t>
   </si>
   <si>
     <t>1.3. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=khxajhmQbQY</t>
   </si>
   <si>
     <t>Nečekané léto</t>
   </si>
   <si>
-    <t>26.2. 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.youtube.com/watch?v=yllJynio1QY</t>
   </si>
   <si>
+    <t>Uranové legendy</t>
+  </si>
+  <si>
+    <t>Dokumentární</t>
+  </si>
+  <si>
+    <t>24.2. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Ojj4f_F6xlU</t>
+  </si>
+  <si>
     <t>Mazlíčci v průšvihu</t>
   </si>
   <si>
     <t>19.2. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Gv0ZJAj7uDA</t>
   </si>
   <si>
     <t>Když se zhasne!</t>
   </si>
   <si>
     <t>12.2. 2026</t>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/</t>
   </si>
   <si>
     <t>Princezna stokrát jinak</t>
   </si>
   <si>
     <t>pohádka</t>
   </si>
   <si>
     <t>5.2. 2026</t>
@@ -211,59 +238,65 @@
   <si>
     <t>https://www.youtube.com/watch?v=FVodT4h32WE</t>
   </si>
   <si>
     <t>Bubák</t>
   </si>
   <si>
     <t>Rodinný</t>
   </si>
   <si>
     <t>15.12. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CHzmsvmwGak</t>
   </si>
   <si>
     <t>Král králů</t>
   </si>
   <si>
     <t>11.12. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HDhet3EVRac</t>
   </si>
   <si>
+    <t>Na horách</t>
+  </si>
+  <si>
+    <t>27.11. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=G7yT8YrNpNA</t>
+  </si>
+  <si>
     <t>Zrození alchymistky</t>
   </si>
   <si>
     <t>fantasy</t>
   </si>
   <si>
-    <t>27.11. 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures</t>
   </si>
   <si>
     <t>Ušák Chicky 2 a Tajemství Sviště</t>
   </si>
   <si>
     <t>20.11. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ</t>
   </si>
   <si>
     <t>Neporazitelní</t>
   </si>
   <si>
     <t>drama</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=NGyCm5UidUw</t>
   </si>
   <si>
     <t>Česká srdce Banátu</t>
   </si>
   <si>
     <t>dokumentární</t>
@@ -685,62 +718,50 @@
   <si>
     <t>https://www.youtube.com/watch?v=kZfoJncGqQU</t>
   </si>
   <si>
     <t>200% Vlk</t>
   </si>
   <si>
     <t>24.10. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=bAT-JVsRthQ</t>
   </si>
   <si>
     <t>Život k sežrání</t>
   </si>
   <si>
     <t>Loutkový</t>
   </si>
   <si>
     <t>17.10. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=eQ6n-XoSKYI</t>
   </si>
   <si>
-    <t>Malý velký pes</t>
-[...10 lines deleted...]
-  <si>
     <t>Velký pán</t>
   </si>
   <si>
     <t>3.10. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=UPzgh9YbH4I</t>
   </si>
   <si>
     <t>Buffalo Kids</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=vMkJm7LiLJg</t>
   </si>
   <si>
     <t>Já padouch 4</t>
   </si>
   <si>
     <t>2.10. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HOeoAzxsa2o</t>
   </si>
   <si>
     <t>Medvídek panda v Africe</t>
@@ -751,173 +772,137 @@
   <si>
     <t>https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures</t>
   </si>
   <si>
     <t>Vlny</t>
   </si>
   <si>
     <t>Drama</t>
   </si>
   <si>
     <t>15.8. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ</t>
   </si>
   <si>
     <t>Kaskadér</t>
   </si>
   <si>
     <t>12.8. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
-    <t>Hrabě Monte Christo</t>
-[...10 lines deleted...]
-  <si>
     <t>Zápisník alkoholičky</t>
   </si>
   <si>
     <t>11.7. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=uPlwMeuVssk</t>
   </si>
   <si>
-    <t>Lassie: Nové dobrodružství</t>
-[...7 lines deleted...]
-  <si>
     <t>Duna: Část druhá</t>
   </si>
   <si>
     <t>Sci-Fi</t>
   </si>
   <si>
     <t>1.6. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures</t>
   </si>
   <si>
     <t>Sladký život</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Kung Fu Panda 4</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
     <t>Tlapková partola ve velkofilmu</t>
   </si>
   <si>
     <t>30.5. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Prázdniny s broučkem</t>
   </si>
   <si>
     <t>18.4. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Jj4Ov7gL9ys&amp;ab_channel=BontonfilmCZ</t>
   </si>
   <si>
-    <t>Gump - jsme dvojka</t>
-[...4 lines deleted...]
-  <si>
     <t>Jedeme na teambuilding</t>
   </si>
   <si>
     <t>4.4. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_vmFqaADJJ8&amp;t=81s&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Ptáci stěhováci</t>
   </si>
   <si>
     <t>20.3. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Zásah štěstím</t>
   </si>
   <si>
     <t>9.3. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
     <t>Pět nocí u Freddyho</t>
   </si>
   <si>
     <t>6.3. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
-    <t>Matka v trapu</t>
-[...7 lines deleted...]
-  <si>
     <t>Aristokratka ve varu</t>
   </si>
   <si>
     <t>1.2. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=9MPWcw6_9uE&amp;t=1s&amp;ab_channel=Falconfilmov%C3%A9novinky</t>
   </si>
   <si>
     <t>Oppenheimer</t>
   </si>
   <si>
     <t>7.12. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Okresní přebor</t>
   </si>
   <si>
     <t>1.12. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=NqRZnH3h_nk</t>
@@ -940,116 +925,89 @@
   <si>
     <t>23.11. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MpVr0wBlsRI&amp;ab_channel=Aerofilms</t>
   </si>
   <si>
     <t>Útěk do Berlína</t>
   </si>
   <si>
     <t>6.11. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Htb4r0A0Ot8&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Esa z pralesa 2: Světové dobrodružství</t>
   </si>
   <si>
     <t>2.11. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=D8Ew9l_u_NE&amp;ab_channel=BIOSCOPCZ</t>
   </si>
   <si>
-    <t>Bod obnovy</t>
-[...16 lines deleted...]
-  <si>
     <t>Nikdy neříkej nikdy</t>
   </si>
   <si>
     <t>3.8. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ld0bSQhtba4&amp;t=&amp;ab_channel=BontonfilmCZ</t>
   </si>
   <si>
     <t>Barbie</t>
   </si>
   <si>
     <t>20.7. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
     <t>Super Mario Bros. ve filmu</t>
   </si>
   <si>
     <t>animovaná pohádka</t>
   </si>
   <si>
     <t>17.7. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_An47UNpFMw</t>
   </si>
   <si>
     <t>Dungeons and Dragons: Čest zlodějů</t>
   </si>
   <si>
     <t>3.7. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
-    <t>Indiana Jones a nástroj osudu</t>
-[...7 lines deleted...]
-  <si>
     <t>Mezi živly</t>
   </si>
   <si>
     <t>15.6. 2023</t>
   </si>
   <si>
     <t>http://youtube.com/watch?v=ugRPUABv0qE</t>
   </si>
   <si>
     <t>Kocour v botách: Poslední přání</t>
   </si>
   <si>
     <t>29.3. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=fvWqgQy0MNE</t>
   </si>
   <si>
     <t>Princezna zakletá v čase 2</t>
   </si>
   <si>
     <t>česká pohádka</t>
   </si>
   <si>
     <t>15.1. 2023</t>
@@ -1226,50 +1184,59 @@
     <t>Lví král</t>
   </si>
   <si>
     <t>18.7. 2019</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky</t>
   </si>
   <si>
     <t>Ženy v běhu</t>
   </si>
   <si>
     <t>1.6. 2019</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Grinch 2017</t>
   </si>
   <si>
     <t>8.11. 2018</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=XRKM12dXvbA</t>
+  </si>
+  <si>
+    <t>Bohemian Rhapsody</t>
+  </si>
+  <si>
+    <t>1.11. 2018</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=pQd319czy30</t>
   </si>
   <si>
     <t>Sestra</t>
   </si>
   <si>
     <t>6.9. 2018</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
     <t>Coco</t>
   </si>
   <si>
     <t>18.1. 2018</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=QeNtpoxmVNI</t>
   </si>
   <si>
     <t>Malý princ</t>
   </si>
   <si>
     <t>3.12. 2015</t>
   </si>
@@ -1416,51 +1383,51 @@
   </si>
   <si>
     <t>14.10. 1954</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=4K2C0gcEV3Q</t>
   </si>
   <si>
     <t>Život je krásný</t>
   </si>
   <si>
     <t>Romantický</t>
   </si>
   <si>
     <t>7.1. 1947</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=pAYEQP8gx3w</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdHL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/" TargetMode="External"/><Relationship Id="rIdHL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XDkc30L82CE" TargetMode="External"/><Relationship Id="rIdHL2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TdyZ0FCyN6U" TargetMode="External"/><Relationship Id="rIdHL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=onlbW6ZLP1c" TargetMode="External"/><Relationship Id="rIdHL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/" TargetMode="External"/><Relationship Id="rIdHL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dMM769CXMGo" TargetMode="External"/><Relationship Id="rIdHL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1449404-princezna-zakleta-v-case-murien/hraji/" TargetMode="External"/><Relationship Id="rIdHL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xZY61eCZWG8" TargetMode="External"/><Relationship Id="rIdHL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/" TargetMode="External"/><Relationship Id="rIdHL9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=khxajhmQbQY" TargetMode="External"/><Relationship Id="rIdHL10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yllJynio1QY" TargetMode="External"/><Relationship Id="rIdHL11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Gv0ZJAj7uDA" TargetMode="External"/><Relationship Id="rIdHL12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/" TargetMode="External"/><Relationship Id="rIdHL13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RsoXPWnkln4" TargetMode="External"/><Relationship Id="rIdHL14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Dx115xbBEq0" TargetMode="External"/><Relationship Id="rIdHL15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FVodT4h32WE" TargetMode="External"/><Relationship Id="rIdHL16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CHzmsvmwGak" TargetMode="External"/><Relationship Id="rIdHL17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HDhet3EVRac" TargetMode="External"/><Relationship Id="rIdHL18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NGyCm5UidUw" TargetMode="External"/><Relationship Id="rIdHL21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uRd4iUuM0V8" TargetMode="External"/><Relationship Id="rIdHL22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1677893-severni-pohadka/prehled/" TargetMode="External"/><Relationship Id="rIdHL23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GC0MPgvTVrc" TargetMode="External"/><Relationship Id="rIdHL25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ixo-dt2AAK0" TargetMode="External"/><Relationship Id="rIdHL28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qe1m7zWG4d8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zHnWDITP4IQ" TargetMode="External"/><Relationship Id="rIdHL30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKOL8M8LGyw&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/f80zRBUYduY" TargetMode="External"/><Relationship Id="rIdHL32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LYf9lfZsLSw&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VSi1HdkO0Kg&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1596044-srnky/hraji/" TargetMode="External"/><Relationship Id="rIdHL35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKjbPCNUYXg&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EZ9gkgCXhg0&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1483280-dzob/zajimavosti/" TargetMode="External"/><Relationship Id="rIdHL38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ImQR-iRzbjg&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GVqEB1vxeCA" TargetMode="External"/><Relationship Id="rIdHL40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbdaK-qE39M&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XCBizD0W0lw" TargetMode="External"/><Relationship Id="rIdHL42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jdo7szUXhNU?si=mNufXqg7025i3Rjx" TargetMode="External"/><Relationship Id="rIdHL43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TJaZgyhb0wQ&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GvcdCL5Kfs0" TargetMode="External"/><Relationship Id="rIdHL45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gNbtIlMh3vE&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fpdJA9q9jMI&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Le_J55O3Ik" TargetMode="External"/><Relationship Id="rIdHL48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9UXmHQuqXMQ&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dfB_TW0jqls" TargetMode="External"/><Relationship Id="rIdHL50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K4pL1BD2-h8" TargetMode="External"/><Relationship Id="rIdHL51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WBe9zP2XHbk" TargetMode="External"/><Relationship Id="rIdHL52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LTocy-e0Uvk" TargetMode="External"/><Relationship Id="rIdHL53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lWZ3ibEivlA" TargetMode="External"/><Relationship Id="rIdHL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EyH-z9GnX54" TargetMode="External"/><Relationship Id="rIdHL55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c_mzF8ffAIg&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wrhZrvwY8I4" TargetMode="External"/><Relationship Id="rIdHL57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1CrEALM_BNI" TargetMode="External"/><Relationship Id="rIdHL58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PDP79VOTlwM&amp;t" TargetMode="External"/><Relationship Id="rIdHL59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aDf4AoOvzq8" TargetMode="External"/><Relationship Id="rIdHL60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yNZ8Gb-yhjU" TargetMode="External"/><Relationship Id="rIdHL61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gt2TMFW13BY" TargetMode="External"/><Relationship Id="rIdHL62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1ewCDRKpWUU&amp;ab_channel=FilmEuropeMediaCompany" TargetMode="External"/><Relationship Id="rIdHL63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2pYZRMhE35I" TargetMode="External"/><Relationship Id="rIdHL64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a5uRHiBZ_W4" TargetMode="External"/><Relationship Id="rIdHL65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uXWz68IJP40" TargetMode="External"/><Relationship Id="rIdHL66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jWHOs0jpAD8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KCOHhnlwaRw" TargetMode="External"/><Relationship Id="rIdHL68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZfoJncGqQU" TargetMode="External"/><Relationship Id="rIdHL69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bAT-JVsRthQ" TargetMode="External"/><Relationship Id="rIdHL70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eQ6n-XoSKYI" TargetMode="External"/><Relationship Id="rIdHL71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OTDddPvycXk" TargetMode="External"/><Relationship Id="rIdHL72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UPzgh9YbH4I" TargetMode="External"/><Relationship Id="rIdHL73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vMkJm7LiLJg" TargetMode="External"/><Relationship Id="rIdHL74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HOeoAzxsa2o" TargetMode="External"/><Relationship Id="rIdHL75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QBuziw8PiQM&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uPlwMeuVssk" TargetMode="External"/><Relationship Id="rIdHL80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=v-ujn2mj2_w&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures" TargetMode="External"/><Relationship Id="rIdHL82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Jj4Ov7gL9ys&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=q7WL-QKzW8g&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_vmFqaADJJ8&amp;t=81s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=o1xpq_z1jp0&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9MPWcw6_9uE&amp;t=1s&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NqRZnH3h_nk" TargetMode="External"/><Relationship Id="rIdHL95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2kjFuu-1xt4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MpVr0wBlsRI&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Htb4r0A0Ot8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D8Ew9l_u_NE&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dkwK48Okk9Y&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jX_Oy9yQQGk&amp;t" TargetMode="External"/><Relationship Id="rIdHL101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ld0bSQhtba4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_An47UNpFMw" TargetMode="External"/><Relationship Id="rIdHL104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=3v_2DBSUPFI&amp;ab_channel=lladdak" TargetMode="External"/><Relationship Id="rIdHL106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ugRPUABv0qE" TargetMode="External"/><Relationship Id="rIdHL107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fvWqgQy0MNE" TargetMode="External"/><Relationship Id="rIdHL108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LnurQdKRiME&amp;t" TargetMode="External"/><Relationship Id="rIdHL109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xQWkEjQJQhc&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bXs_Cmx1L0c" TargetMode="External"/><Relationship Id="rIdHL111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP2tWSav4CI" TargetMode="External"/><Relationship Id="rIdHL112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PKCX1I55Vs0" TargetMode="External"/><Relationship Id="rIdHL113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=US0c2o45K-A" TargetMode="External"/><Relationship Id="rIdHL114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy" TargetMode="External"/><Relationship Id="rIdHL115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_2URNiAouqE" TargetMode="External"/><Relationship Id="rIdHL116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fD-mDqeiaqg" TargetMode="External"/><Relationship Id="rIdHL117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t" TargetMode="External"/><Relationship Id="rIdHL118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MPCMraOQ-Fw" TargetMode="External"/><Relationship Id="rIdHL119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xkxnMOl-ZdI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1cH0VY6YhTQ" TargetMode="External"/><Relationship Id="rIdHL121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Mqr0IVU_Ak&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zdkz3wtEGhU" TargetMode="External"/><Relationship Id="rIdHL123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1k-d_aZLRsk&amp;t=&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y4uaqmYwFgk" TargetMode="External"/><Relationship Id="rIdHL125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CwQOncE8O6k&amp;t" TargetMode="External"/><Relationship Id="rIdHL126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=73_ZmIGfYko" TargetMode="External"/><Relationship Id="rIdHL127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XRKM12dXvbA" TargetMode="External"/><Relationship Id="rIdHL130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QeNtpoxmVNI" TargetMode="External"/><Relationship Id="rIdHL132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VnBzFbWscZk" TargetMode="External"/><Relationship Id="rIdHL133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t" TargetMode="External"/><Relationship Id="rIdHL134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wMkBSZLmsIc" TargetMode="External"/><Relationship Id="rIdHL135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iWl1QQewwMs" TargetMode="External"/><Relationship Id="rIdHL137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t" TargetMode="External"/><Relationship Id="rIdHL138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qIkd_koqTY0" TargetMode="External"/><Relationship Id="rIdHL140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2vm2FdHg7Io&amp;ab_channel=ParamountMovies" TargetMode="External"/><Relationship Id="rIdHL142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s6ewQtoxoa0" TargetMode="External"/><Relationship Id="rIdHL143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hwa9V1x4ZyE&amp;t=7s&amp;ab_channel=maurfilm" TargetMode="External"/><Relationship Id="rIdHL144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a1M6FvvyyeY&amp;ab_channel=DVDPREMIERYCZ" TargetMode="External"/><Relationship Id="rIdHL145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DD0m9t4WHEQ" TargetMode="External"/><Relationship Id="rIdHL146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4K2C0gcEV3Q" TargetMode="External"/><Relationship Id="rIdHL147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pAYEQP8gx3w" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdHL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/" TargetMode="External"/><Relationship Id="rIdHL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/" TargetMode="External"/><Relationship Id="rIdHL2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XDkc30L82CE" TargetMode="External"/><Relationship Id="rIdHL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PrHHeImpek8" TargetMode="External"/><Relationship Id="rIdHL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Kmjyl3BhWM0" TargetMode="External"/><Relationship Id="rIdHL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TdyZ0FCyN6U" TargetMode="External"/><Relationship Id="rIdHL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/" TargetMode="External"/><Relationship Id="rIdHL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=onlbW6ZLP1c" TargetMode="External"/><Relationship Id="rIdHL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dMM769CXMGo" TargetMode="External"/><Relationship Id="rIdHL9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cu5CElCNaRU" TargetMode="External"/><Relationship Id="rIdHL10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xZY61eCZWG8" TargetMode="External"/><Relationship Id="rIdHL11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=khxajhmQbQY" TargetMode="External"/><Relationship Id="rIdHL12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yllJynio1QY" TargetMode="External"/><Relationship Id="rIdHL13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ojj4f_F6xlU" TargetMode="External"/><Relationship Id="rIdHL14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Gv0ZJAj7uDA" TargetMode="External"/><Relationship Id="rIdHL15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/" TargetMode="External"/><Relationship Id="rIdHL16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RsoXPWnkln4" TargetMode="External"/><Relationship Id="rIdHL17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Dx115xbBEq0" TargetMode="External"/><Relationship Id="rIdHL18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FVodT4h32WE" TargetMode="External"/><Relationship Id="rIdHL19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CHzmsvmwGak" TargetMode="External"/><Relationship Id="rIdHL20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HDhet3EVRac" TargetMode="External"/><Relationship Id="rIdHL21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G7yT8YrNpNA" TargetMode="External"/><Relationship Id="rIdHL22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NGyCm5UidUw" TargetMode="External"/><Relationship Id="rIdHL25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uRd4iUuM0V8" TargetMode="External"/><Relationship Id="rIdHL26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1677893-severni-pohadka/prehled/" TargetMode="External"/><Relationship Id="rIdHL27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GC0MPgvTVrc" TargetMode="External"/><Relationship Id="rIdHL29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ixo-dt2AAK0" TargetMode="External"/><Relationship Id="rIdHL32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qe1m7zWG4d8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zHnWDITP4IQ" TargetMode="External"/><Relationship Id="rIdHL34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKOL8M8LGyw&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/f80zRBUYduY" TargetMode="External"/><Relationship Id="rIdHL36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LYf9lfZsLSw&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VSi1HdkO0Kg&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1596044-srnky/hraji/" TargetMode="External"/><Relationship Id="rIdHL39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKjbPCNUYXg&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EZ9gkgCXhg0&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1483280-dzob/zajimavosti/" TargetMode="External"/><Relationship Id="rIdHL42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ImQR-iRzbjg&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GVqEB1vxeCA" TargetMode="External"/><Relationship Id="rIdHL44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbdaK-qE39M&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XCBizD0W0lw" TargetMode="External"/><Relationship Id="rIdHL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jdo7szUXhNU?si=mNufXqg7025i3Rjx" TargetMode="External"/><Relationship Id="rIdHL47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TJaZgyhb0wQ&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GvcdCL5Kfs0" TargetMode="External"/><Relationship Id="rIdHL49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gNbtIlMh3vE&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fpdJA9q9jMI&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Le_J55O3Ik" TargetMode="External"/><Relationship Id="rIdHL52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9UXmHQuqXMQ&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dfB_TW0jqls" TargetMode="External"/><Relationship Id="rIdHL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K4pL1BD2-h8" TargetMode="External"/><Relationship Id="rIdHL55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WBe9zP2XHbk" TargetMode="External"/><Relationship Id="rIdHL56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LTocy-e0Uvk" TargetMode="External"/><Relationship Id="rIdHL57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lWZ3ibEivlA" TargetMode="External"/><Relationship Id="rIdHL58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EyH-z9GnX54" TargetMode="External"/><Relationship Id="rIdHL59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c_mzF8ffAIg&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wrhZrvwY8I4" TargetMode="External"/><Relationship Id="rIdHL61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1CrEALM_BNI" TargetMode="External"/><Relationship Id="rIdHL62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PDP79VOTlwM&amp;t" TargetMode="External"/><Relationship Id="rIdHL63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aDf4AoOvzq8" TargetMode="External"/><Relationship Id="rIdHL64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yNZ8Gb-yhjU" TargetMode="External"/><Relationship Id="rIdHL65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gt2TMFW13BY" TargetMode="External"/><Relationship Id="rIdHL66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1ewCDRKpWUU&amp;ab_channel=FilmEuropeMediaCompany" TargetMode="External"/><Relationship Id="rIdHL67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2pYZRMhE35I" TargetMode="External"/><Relationship Id="rIdHL68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a5uRHiBZ_W4" TargetMode="External"/><Relationship Id="rIdHL69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uXWz68IJP40" TargetMode="External"/><Relationship Id="rIdHL70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jWHOs0jpAD8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KCOHhnlwaRw" TargetMode="External"/><Relationship Id="rIdHL72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZfoJncGqQU" TargetMode="External"/><Relationship Id="rIdHL73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bAT-JVsRthQ" TargetMode="External"/><Relationship Id="rIdHL74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eQ6n-XoSKYI" TargetMode="External"/><Relationship Id="rIdHL75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UPzgh9YbH4I" TargetMode="External"/><Relationship Id="rIdHL76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vMkJm7LiLJg" TargetMode="External"/><Relationship Id="rIdHL77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HOeoAzxsa2o" TargetMode="External"/><Relationship Id="rIdHL78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uPlwMeuVssk" TargetMode="External"/><Relationship Id="rIdHL82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures" TargetMode="External"/><Relationship Id="rIdHL83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Jj4Ov7gL9ys&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_vmFqaADJJ8&amp;t=81s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9MPWcw6_9uE&amp;t=1s&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NqRZnH3h_nk" TargetMode="External"/><Relationship Id="rIdHL94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2kjFuu-1xt4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MpVr0wBlsRI&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Htb4r0A0Ot8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D8Ew9l_u_NE&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ld0bSQhtba4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_An47UNpFMw" TargetMode="External"/><Relationship Id="rIdHL101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ugRPUABv0qE" TargetMode="External"/><Relationship Id="rIdHL103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fvWqgQy0MNE" TargetMode="External"/><Relationship Id="rIdHL104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LnurQdKRiME&amp;t" TargetMode="External"/><Relationship Id="rIdHL105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xQWkEjQJQhc&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bXs_Cmx1L0c" TargetMode="External"/><Relationship Id="rIdHL107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP2tWSav4CI" TargetMode="External"/><Relationship Id="rIdHL108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PKCX1I55Vs0" TargetMode="External"/><Relationship Id="rIdHL109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=US0c2o45K-A" TargetMode="External"/><Relationship Id="rIdHL110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy" TargetMode="External"/><Relationship Id="rIdHL111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_2URNiAouqE" TargetMode="External"/><Relationship Id="rIdHL112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fD-mDqeiaqg" TargetMode="External"/><Relationship Id="rIdHL113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t" TargetMode="External"/><Relationship Id="rIdHL114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MPCMraOQ-Fw" TargetMode="External"/><Relationship Id="rIdHL115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xkxnMOl-ZdI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1cH0VY6YhTQ" TargetMode="External"/><Relationship Id="rIdHL117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Mqr0IVU_Ak&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zdkz3wtEGhU" TargetMode="External"/><Relationship Id="rIdHL119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1k-d_aZLRsk&amp;t=&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y4uaqmYwFgk" TargetMode="External"/><Relationship Id="rIdHL121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CwQOncE8O6k&amp;t" TargetMode="External"/><Relationship Id="rIdHL122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=73_ZmIGfYko" TargetMode="External"/><Relationship Id="rIdHL123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XRKM12dXvbA" TargetMode="External"/><Relationship Id="rIdHL126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pQd319czy30" TargetMode="External"/><Relationship Id="rIdHL127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QeNtpoxmVNI" TargetMode="External"/><Relationship Id="rIdHL129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VnBzFbWscZk" TargetMode="External"/><Relationship Id="rIdHL130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t" TargetMode="External"/><Relationship Id="rIdHL131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wMkBSZLmsIc" TargetMode="External"/><Relationship Id="rIdHL132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iWl1QQewwMs" TargetMode="External"/><Relationship Id="rIdHL134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t" TargetMode="External"/><Relationship Id="rIdHL135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qIkd_koqTY0" TargetMode="External"/><Relationship Id="rIdHL137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2vm2FdHg7Io&amp;ab_channel=ParamountMovies" TargetMode="External"/><Relationship Id="rIdHL139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s6ewQtoxoa0" TargetMode="External"/><Relationship Id="rIdHL140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hwa9V1x4ZyE&amp;t=7s&amp;ab_channel=maurfilm" TargetMode="External"/><Relationship Id="rIdHL141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a1M6FvvyyeY&amp;ab_channel=DVDPREMIERYCZ" TargetMode="External"/><Relationship Id="rIdHL142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DD0m9t4WHEQ" TargetMode="External"/><Relationship Id="rIdHL143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4K2C0gcEV3Q" TargetMode="External"/><Relationship Id="rIdHL144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pAYEQP8gx3w" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="45" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1471,3458 +1438,3389 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B3">
         <v>100</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4">
         <v>100</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>100</v>
       </c>
       <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B7">
         <v>100</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>100</v>
       </c>
       <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9">
+        <v>96</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B10">
         <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11">
+        <v>116</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
         <v>42</v>
       </c>
-      <c r="B11">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12">
+        <v>137</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15">
+        <v>78</v>
+      </c>
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16">
+        <v>99</v>
+      </c>
+      <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="B16">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17">
         <v>100</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20">
+        <v>100</v>
+      </c>
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
         <v>70</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21">
+        <v>82</v>
+      </c>
+      <c r="C21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" t="s">
         <v>74</v>
       </c>
-      <c r="B21">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22">
+        <v>103</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" t="s">
         <v>77</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23">
+        <v>117</v>
+      </c>
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
         <v>80</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24">
+        <v>110</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25">
+        <v>88</v>
+      </c>
+      <c r="C25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26">
+        <v>118</v>
+      </c>
+      <c r="C26" t="s">
         <v>89</v>
       </c>
-      <c r="B26">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27">
+        <v>100</v>
+      </c>
+      <c r="C27" t="s">
         <v>92</v>
       </c>
-      <c r="B27">
+      <c r="D27" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" t="s">
         <v>94</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B28">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B29">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="C29" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B30">
         <v>92</v>
       </c>
       <c r="C30" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B31">
-        <v>169</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" t="s">
         <v>101</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B32">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E32" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F32" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B33">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B34">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="C34" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35">
+        <v>169</v>
+      </c>
+      <c r="C35" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" t="s">
         <v>113</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36">
+        <v>90</v>
+      </c>
+      <c r="C36" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>117</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G36" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>119</v>
       </c>
       <c r="B37">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D37" t="s">
         <v>120</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C38" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39">
+        <v>127</v>
+      </c>
+      <c r="C39" t="s">
         <v>125</v>
       </c>
-      <c r="B39">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
+        <v>120</v>
+      </c>
+      <c r="E39" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40">
+        <v>100</v>
+      </c>
+      <c r="C40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" t="s">
         <v>128</v>
       </c>
-      <c r="B40">
-[...7 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G40" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>130</v>
       </c>
       <c r="B41">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" t="s">
         <v>131</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G41" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>133</v>
       </c>
       <c r="B42">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C42" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="D42" t="s">
         <v>134</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G42" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>136</v>
       </c>
       <c r="B43">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="C43" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
         <v>137</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>139</v>
       </c>
       <c r="B44">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C44" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D44" t="s">
+        <v>137</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>141</v>
+      </c>
+      <c r="B45">
+        <v>118</v>
+      </c>
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
         <v>142</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" t="s">
         <v>143</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>144</v>
+      </c>
+      <c r="B46">
+        <v>100</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
+        <v>145</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" t="s">
         <v>146</v>
-      </c>
-[...16 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>147</v>
+      </c>
+      <c r="B47">
+        <v>215</v>
+      </c>
+      <c r="C47" t="s">
+        <v>89</v>
+      </c>
+      <c r="D47" t="s">
         <v>148</v>
       </c>
-      <c r="B47">
-[...5 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>150</v>
+      </c>
+      <c r="B48">
+        <v>99</v>
+      </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
         <v>151</v>
       </c>
-      <c r="B48">
-[...5 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>153</v>
+      </c>
+      <c r="B49">
+        <v>132</v>
+      </c>
+      <c r="C49" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D49" t="s">
         <v>155</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>157</v>
       </c>
       <c r="B50">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="C50" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D50" t="s">
+        <v>155</v>
+      </c>
+      <c r="E50" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>159</v>
+      </c>
+      <c r="B51">
+        <v>71</v>
+      </c>
+      <c r="C51" t="s">
+        <v>64</v>
+      </c>
+      <c r="D51" t="s">
         <v>160</v>
       </c>
-      <c r="B51">
-[...5 lines deleted...]
-      <c r="D51" t="s">
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B52">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
       <c r="D52" t="s">
+        <v>163</v>
+      </c>
+      <c r="E52" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53">
+        <v>111</v>
+      </c>
+      <c r="C53" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" t="s">
         <v>166</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>168</v>
+      </c>
+      <c r="B54">
+        <v>125</v>
+      </c>
+      <c r="C54" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" t="s">
+        <v>169</v>
+      </c>
+      <c r="E54" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" t="s">
         <v>170</v>
-      </c>
-[...16 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>171</v>
+      </c>
+      <c r="B55">
+        <v>97</v>
+      </c>
+      <c r="C55" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" t="s">
+        <v>172</v>
+      </c>
+      <c r="E55" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" t="s">
+        <v>15</v>
+      </c>
+      <c r="G55" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>174</v>
+      </c>
+      <c r="B56">
+        <v>90</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" t="s">
         <v>175</v>
       </c>
-      <c r="B56">
-[...5 lines deleted...]
-      <c r="D56" t="s">
+      <c r="E56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>177</v>
+      </c>
+      <c r="B57">
+        <v>148</v>
+      </c>
+      <c r="C57" t="s">
         <v>178</v>
       </c>
-      <c r="B57">
-[...4 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B58">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="C58" t="s">
-        <v>181</v>
+        <v>30</v>
       </c>
       <c r="D58" t="s">
         <v>182</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>184</v>
       </c>
       <c r="B59">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C59" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
+        <v>182</v>
+      </c>
+      <c r="E59" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>186</v>
+      </c>
+      <c r="B60">
+        <v>94</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" t="s">
         <v>187</v>
       </c>
-      <c r="B60">
-[...7 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F60" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G60" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>189</v>
       </c>
       <c r="B61">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="C61" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="D61" t="s">
+        <v>187</v>
+      </c>
+      <c r="E61" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>191</v>
+      </c>
+      <c r="B62">
+        <v>116</v>
+      </c>
+      <c r="C62" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D62" t="s">
         <v>193</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>10</v>
       </c>
       <c r="G62" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>195</v>
       </c>
       <c r="B63">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C63" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D63" t="s">
         <v>196</v>
       </c>
       <c r="E63" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
       <c r="G63" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>198</v>
       </c>
       <c r="B64">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C64" t="s">
-        <v>21</v>
+        <v>192</v>
       </c>
       <c r="D64" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>200</v>
+      </c>
+      <c r="B65">
+        <v>101</v>
+      </c>
+      <c r="C65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D65" t="s">
         <v>201</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="E65" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" t="s">
         <v>202</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B66">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
       <c r="D66" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
+        <v>206</v>
+      </c>
+      <c r="B67">
+        <v>101</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67" t="s">
         <v>207</v>
       </c>
-      <c r="B67">
-[...5 lines deleted...]
-      <c r="D67" t="s">
+      <c r="E67" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>209</v>
+      </c>
+      <c r="B68">
+        <v>85</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" t="s">
         <v>210</v>
       </c>
-      <c r="B68">
-[...5 lines deleted...]
-      <c r="D68" t="s">
+      <c r="E68" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>212</v>
+      </c>
+      <c r="B69">
+        <v>100</v>
+      </c>
+      <c r="C69" t="s">
         <v>213</v>
       </c>
-      <c r="B69">
-[...4 lines deleted...]
-      </c>
       <c r="D69" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" t="s">
-        <v>214</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>215</v>
       </c>
       <c r="B70">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="C70" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
         <v>216</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G70" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>218</v>
       </c>
       <c r="B71">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="C71" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D71" t="s">
         <v>219</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G71" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>221</v>
       </c>
       <c r="B72">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C72" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D72" t="s">
         <v>222</v>
       </c>
       <c r="E72" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F72" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G72" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>224</v>
       </c>
       <c r="B73">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="C73" t="s">
+        <v>154</v>
+      </c>
+      <c r="D73" t="s">
+        <v>222</v>
+      </c>
+      <c r="E73" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" t="s">
         <v>225</v>
-      </c>
-[...10 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>226</v>
+      </c>
+      <c r="B74">
+        <v>85</v>
+      </c>
+      <c r="C74" t="s">
+        <v>178</v>
+      </c>
+      <c r="D74" t="s">
+        <v>227</v>
+      </c>
+      <c r="E74" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" t="s">
         <v>228</v>
-      </c>
-[...16 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B75">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="C75" t="s">
-        <v>225</v>
+        <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G75" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B76">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="C76" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D76" t="s">
         <v>233</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>235</v>
+      </c>
+      <c r="B77">
+        <v>80</v>
+      </c>
+      <c r="C77" t="s">
+        <v>236</v>
+      </c>
+      <c r="D77" t="s">
         <v>237</v>
       </c>
-      <c r="B77">
-[...5 lines deleted...]
-      <c r="D77" t="s">
+      <c r="E77" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" t="s">
+        <v>15</v>
+      </c>
+      <c r="G77" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>239</v>
+      </c>
+      <c r="B78">
+        <v>72</v>
+      </c>
+      <c r="C78" t="s">
+        <v>236</v>
+      </c>
+      <c r="D78" t="s">
         <v>240</v>
       </c>
-      <c r="B78">
-[...5 lines deleted...]
-      <c r="D78" t="s">
+      <c r="E78" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>242</v>
+      </c>
+      <c r="B79">
+        <v>82</v>
+      </c>
+      <c r="C79" t="s">
+        <v>30</v>
+      </c>
+      <c r="D79" t="s">
+        <v>240</v>
+      </c>
+      <c r="E79" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" t="s">
         <v>243</v>
-      </c>
-[...16 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B80">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="C80" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D80" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="E80" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>10</v>
       </c>
       <c r="G80" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B81">
-        <v>178</v>
+        <v>84</v>
       </c>
       <c r="C81" t="s">
-        <v>251</v>
+        <v>64</v>
       </c>
       <c r="D81" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G81" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B82">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="C82" t="s">
-        <v>78</v>
+        <v>251</v>
       </c>
       <c r="D82" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E82" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F82" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G82" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B83">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="C83" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E83" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F83" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G83" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B84">
-        <v>166</v>
+        <v>90</v>
       </c>
       <c r="C84" t="s">
-        <v>261</v>
+        <v>89</v>
       </c>
       <c r="D84" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E84" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G84" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B85">
-        <v>102</v>
+        <v>166</v>
       </c>
       <c r="C85" t="s">
-        <v>8</v>
+        <v>261</v>
       </c>
       <c r="D85" t="s">
         <v>262</v>
       </c>
       <c r="E85" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
       <c r="G85" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B86">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="C86" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
         <v>262</v>
       </c>
       <c r="E86" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B87">
         <v>93</v>
       </c>
       <c r="C87" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D87" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B88">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C88" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D88" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E88" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G88" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B89">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C89" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
         <v>272</v>
       </c>
       <c r="E89" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F89" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G89" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B90">
         <v>105</v>
       </c>
       <c r="C90" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B91">
         <v>92</v>
       </c>
       <c r="C91" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D91" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="E91" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B92">
         <v>93</v>
       </c>
       <c r="C92" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
       <c r="G92" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B93">
         <v>109</v>
       </c>
       <c r="C93" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="D93" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>286</v>
+      </c>
+      <c r="B94">
+        <v>99</v>
+      </c>
+      <c r="C94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
+        <v>287</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>289</v>
+      </c>
+      <c r="B95">
+        <v>180</v>
+      </c>
+      <c r="C95" t="s">
+        <v>89</v>
+      </c>
+      <c r="D95" t="s">
+        <v>290</v>
+      </c>
+      <c r="E95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" t="s">
         <v>291</v>
-      </c>
-[...16 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>292</v>
+      </c>
+      <c r="B96">
+        <v>102</v>
+      </c>
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
+        <v>293</v>
+      </c>
+      <c r="E96" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" t="s">
         <v>294</v>
-      </c>
-[...16 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>295</v>
+      </c>
+      <c r="B97">
+        <v>113</v>
+      </c>
+      <c r="C97" t="s">
+        <v>296</v>
+      </c>
+      <c r="D97" t="s">
         <v>297</v>
       </c>
-      <c r="B97">
-[...5 lines deleted...]
-      <c r="D97" t="s">
+      <c r="E97" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>299</v>
+      </c>
+      <c r="B98">
+        <v>125</v>
+      </c>
+      <c r="C98" t="s">
+        <v>30</v>
+      </c>
+      <c r="D98" t="s">
         <v>300</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="E98" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" t="s">
         <v>301</v>
-      </c>
-[...10 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99">
+        <v>98</v>
+      </c>
+      <c r="C99" t="s">
+        <v>92</v>
+      </c>
+      <c r="D99" t="s">
+        <v>303</v>
+      </c>
+      <c r="E99" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" t="s">
         <v>304</v>
-      </c>
-[...16 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>305</v>
+      </c>
+      <c r="B100">
+        <v>89</v>
+      </c>
+      <c r="C100" t="s">
+        <v>30</v>
+      </c>
+      <c r="D100" t="s">
+        <v>306</v>
+      </c>
+      <c r="E100" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" t="s">
+        <v>10</v>
+      </c>
+      <c r="G100" t="s">
         <v>307</v>
-      </c>
-[...16 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>308</v>
+      </c>
+      <c r="B101">
+        <v>104</v>
+      </c>
+      <c r="C101" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" t="s">
+        <v>309</v>
+      </c>
+      <c r="E101" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" t="s">
         <v>310</v>
-      </c>
-[...16 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>311</v>
+      </c>
+      <c r="B102">
+        <v>114</v>
+      </c>
+      <c r="C102" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" t="s">
+        <v>312</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" t="s">
         <v>313</v>
-      </c>
-[...16 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>314</v>
+      </c>
+      <c r="B103">
+        <v>92</v>
+      </c>
+      <c r="C103" t="s">
+        <v>315</v>
+      </c>
+      <c r="D103" t="s">
         <v>316</v>
       </c>
-      <c r="B103">
-[...5 lines deleted...]
-      <c r="D103" t="s">
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>318</v>
+      </c>
+      <c r="B104">
+        <v>134</v>
+      </c>
+      <c r="C104" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" t="s">
         <v>319</v>
       </c>
-      <c r="B104">
-[...5 lines deleted...]
-      <c r="D104" t="s">
+      <c r="E104" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>321</v>
+      </c>
+      <c r="B105">
+        <v>111</v>
+      </c>
+      <c r="C105" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" t="s">
         <v>322</v>
       </c>
-      <c r="B105">
-[...5 lines deleted...]
-      <c r="D105" t="s">
+      <c r="E105" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>324</v>
+      </c>
+      <c r="B106">
+        <v>101</v>
+      </c>
+      <c r="C106" t="s">
+        <v>315</v>
+      </c>
+      <c r="D106" t="s">
         <v>325</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="E106" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" t="s">
         <v>326</v>
-      </c>
-[...10 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B107">
         <v>134</v>
       </c>
       <c r="C107" t="s">
-        <v>71</v>
+        <v>328</v>
       </c>
       <c r="D107" t="s">
+        <v>329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>331</v>
+      </c>
+      <c r="B108">
+        <v>192</v>
+      </c>
+      <c r="C108" t="s">
+        <v>178</v>
+      </c>
+      <c r="D108" t="s">
         <v>332</v>
       </c>
-      <c r="B108">
-[...5 lines deleted...]
-      <c r="D108" t="s">
+      <c r="E108" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>334</v>
+      </c>
+      <c r="B109">
+        <v>123</v>
+      </c>
+      <c r="C109" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" t="s">
         <v>335</v>
       </c>
-      <c r="B109">
-[...5 lines deleted...]
-      <c r="D109" t="s">
+      <c r="E109" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>337</v>
+      </c>
+      <c r="B110">
+        <v>88</v>
+      </c>
+      <c r="C110" t="s">
+        <v>315</v>
+      </c>
+      <c r="D110" t="s">
         <v>338</v>
       </c>
-      <c r="B110">
-[...5 lines deleted...]
-      <c r="D110" t="s">
+      <c r="E110" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" t="s">
+        <v>10</v>
+      </c>
+      <c r="G110" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>340</v>
+      </c>
+      <c r="B111">
+        <v>104</v>
+      </c>
+      <c r="C111" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" t="s">
         <v>341</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="E111" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111" t="s">
+        <v>10</v>
+      </c>
+      <c r="G111" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>343</v>
+      </c>
+      <c r="B112">
+        <v>103</v>
+      </c>
+      <c r="C112" t="s">
+        <v>154</v>
+      </c>
+      <c r="D112" t="s">
+        <v>344</v>
+      </c>
+      <c r="E112" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" t="s">
+        <v>10</v>
+      </c>
+      <c r="G112" t="s">
         <v>345</v>
-      </c>
-[...16 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>346</v>
+      </c>
+      <c r="B113">
+        <v>159</v>
+      </c>
+      <c r="C113" t="s">
+        <v>347</v>
+      </c>
+      <c r="D113" t="s">
         <v>348</v>
       </c>
-      <c r="B113">
-[...5 lines deleted...]
-      <c r="D113" t="s">
+      <c r="E113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G113" t="s">
         <v>349</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>350</v>
+      </c>
+      <c r="B114">
+        <v>105</v>
+      </c>
+      <c r="C114" t="s">
+        <v>13</v>
+      </c>
+      <c r="D114" t="s">
         <v>351</v>
       </c>
-      <c r="B114">
-[...5 lines deleted...]
-      <c r="D114" t="s">
+      <c r="E114" t="s">
+        <v>10</v>
+      </c>
+      <c r="F114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" t="s">
         <v>352</v>
-      </c>
-[...7 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>353</v>
+      </c>
+      <c r="B115">
+        <v>95</v>
+      </c>
+      <c r="C115" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" t="s">
         <v>354</v>
       </c>
-      <c r="B115">
-[...5 lines deleted...]
-      <c r="D115" t="s">
+      <c r="E115" t="s">
+        <v>10</v>
+      </c>
+      <c r="F115" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>356</v>
+      </c>
+      <c r="B116">
+        <v>118</v>
+      </c>
+      <c r="C116" t="s">
+        <v>13</v>
+      </c>
+      <c r="D116" t="s">
+        <v>354</v>
+      </c>
+      <c r="E116" t="s">
+        <v>10</v>
+      </c>
+      <c r="F116" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" t="s">
         <v>357</v>
-      </c>
-[...16 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>358</v>
+      </c>
+      <c r="B117">
+        <v>104</v>
+      </c>
+      <c r="C117" t="s">
+        <v>64</v>
+      </c>
+      <c r="D117" t="s">
+        <v>359</v>
+      </c>
+      <c r="E117" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" t="s">
         <v>360</v>
-      </c>
-[...16 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B118">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C118" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D118" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="E118" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B119">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="C119" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D119" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="E119" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B120">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="C120" t="s">
-        <v>8</v>
+        <v>261</v>
       </c>
       <c r="D120" t="s">
         <v>368</v>
       </c>
       <c r="E120" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
       <c r="G120" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>370</v>
+      </c>
+      <c r="B121">
+        <v>87</v>
+      </c>
+      <c r="C121" t="s">
+        <v>64</v>
+      </c>
+      <c r="D121" t="s">
+        <v>371</v>
+      </c>
+      <c r="E121" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" t="s">
+        <v>10</v>
+      </c>
+      <c r="G121" t="s">
         <v>372</v>
-      </c>
-[...16 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>373</v>
+      </c>
+      <c r="B122">
+        <v>96</v>
+      </c>
+      <c r="C122" t="s">
+        <v>30</v>
+      </c>
+      <c r="D122" t="s">
+        <v>374</v>
+      </c>
+      <c r="E122" t="s">
+        <v>15</v>
+      </c>
+      <c r="F122" t="s">
+        <v>10</v>
+      </c>
+      <c r="G122" t="s">
         <v>375</v>
-      </c>
-[...16 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>376</v>
+      </c>
+      <c r="B123">
+        <v>106</v>
+      </c>
+      <c r="C123" t="s">
+        <v>377</v>
+      </c>
+      <c r="D123" t="s">
         <v>378</v>
       </c>
-      <c r="B123">
-[...5 lines deleted...]
-      <c r="D123" t="s">
+      <c r="E123" t="s">
+        <v>10</v>
+      </c>
+      <c r="F123" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" t="s">
         <v>379</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>380</v>
+      </c>
+      <c r="B124">
+        <v>116</v>
+      </c>
+      <c r="C124" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" t="s">
         <v>381</v>
       </c>
-      <c r="B124">
-[...5 lines deleted...]
-      <c r="D124" t="s">
+      <c r="E124" t="s">
+        <v>10</v>
+      </c>
+      <c r="F124" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>383</v>
+      </c>
+      <c r="B125">
+        <v>109</v>
+      </c>
+      <c r="C125" t="s">
+        <v>13</v>
+      </c>
+      <c r="D125" t="s">
         <v>384</v>
       </c>
-      <c r="B125">
-[...5 lines deleted...]
-      <c r="D125" t="s">
+      <c r="E125" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>386</v>
+      </c>
+      <c r="B126">
+        <v>118</v>
+      </c>
+      <c r="C126" t="s">
+        <v>30</v>
+      </c>
+      <c r="D126" t="s">
         <v>387</v>
       </c>
-      <c r="B126">
-[...5 lines deleted...]
-      <c r="D126" t="s">
+      <c r="E126" t="s">
+        <v>10</v>
+      </c>
+      <c r="F126" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>389</v>
+      </c>
+      <c r="B127">
+        <v>93</v>
+      </c>
+      <c r="C127" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" t="s">
         <v>390</v>
       </c>
-      <c r="B127">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="E127" t="s">
+        <v>15</v>
+      </c>
+      <c r="F127" t="s">
+        <v>10</v>
+      </c>
+      <c r="G127" t="s">
         <v>391</v>
-      </c>
-[...10 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>392</v>
+      </c>
+      <c r="B128">
+        <v>86</v>
+      </c>
+      <c r="C128" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128" t="s">
+        <v>393</v>
+      </c>
+      <c r="E128" t="s">
+        <v>10</v>
+      </c>
+      <c r="F128" t="s">
+        <v>10</v>
+      </c>
+      <c r="G128" t="s">
         <v>394</v>
-      </c>
-[...16 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>395</v>
+      </c>
+      <c r="B129">
+        <v>134</v>
+      </c>
+      <c r="C129" t="s">
+        <v>347</v>
+      </c>
+      <c r="D129" t="s">
+        <v>396</v>
+      </c>
+      <c r="E129" t="s">
+        <v>15</v>
+      </c>
+      <c r="F129" t="s">
+        <v>10</v>
+      </c>
+      <c r="G129" t="s">
         <v>397</v>
-      </c>
-[...16 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>398</v>
+      </c>
+      <c r="B130">
+        <v>96</v>
+      </c>
+      <c r="C130" t="s">
+        <v>154</v>
+      </c>
+      <c r="D130" t="s">
+        <v>399</v>
+      </c>
+      <c r="E130" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" t="s">
         <v>400</v>
-      </c>
-[...16 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>401</v>
+      </c>
+      <c r="B131">
+        <v>105</v>
+      </c>
+      <c r="C131" t="s">
+        <v>30</v>
+      </c>
+      <c r="D131" t="s">
+        <v>402</v>
+      </c>
+      <c r="E131" t="s">
+        <v>15</v>
+      </c>
+      <c r="F131" t="s">
+        <v>10</v>
+      </c>
+      <c r="G131" t="s">
         <v>403</v>
-      </c>
-[...16 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>404</v>
+      </c>
+      <c r="B132">
+        <v>106</v>
+      </c>
+      <c r="C132" t="s">
+        <v>30</v>
+      </c>
+      <c r="D132" t="s">
+        <v>405</v>
+      </c>
+      <c r="E132" t="s">
+        <v>15</v>
+      </c>
+      <c r="F132" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" t="s">
         <v>406</v>
-      </c>
-[...16 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>407</v>
+      </c>
+      <c r="B133">
+        <v>144</v>
+      </c>
+      <c r="C133" t="s">
+        <v>408</v>
+      </c>
+      <c r="D133" t="s">
         <v>409</v>
       </c>
-      <c r="B133">
-[...5 lines deleted...]
-      <c r="D133" t="s">
+      <c r="E133" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" t="s">
         <v>410</v>
-      </c>
-[...7 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>411</v>
+      </c>
+      <c r="B134">
+        <v>120</v>
+      </c>
+      <c r="C134" t="s">
+        <v>112</v>
+      </c>
+      <c r="D134" t="s">
         <v>412</v>
       </c>
-      <c r="B134">
-[...5 lines deleted...]
-      <c r="D134" t="s">
+      <c r="E134" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134" t="s">
+        <v>10</v>
+      </c>
+      <c r="G134" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
+        <v>414</v>
+      </c>
+      <c r="B135">
+        <v>169</v>
+      </c>
+      <c r="C135" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D135" t="s">
         <v>416</v>
       </c>
       <c r="E135" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>418</v>
       </c>
       <c r="B136">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="C136" t="s">
         <v>419</v>
       </c>
       <c r="D136" t="s">
         <v>420</v>
       </c>
       <c r="E136" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>422</v>
       </c>
       <c r="B137">
-        <v>120</v>
+        <v>154</v>
       </c>
       <c r="C137" t="s">
-        <v>101</v>
+        <v>423</v>
       </c>
       <c r="D137" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E137" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>10</v>
       </c>
       <c r="G137" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B138">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="C138" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D138" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E138" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>10</v>
       </c>
       <c r="G138" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B139">
-        <v>108</v>
+        <v>148</v>
       </c>
       <c r="C139" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D139" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E139" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="G139" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B140">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="C140" t="s">
-        <v>434</v>
+        <v>83</v>
       </c>
       <c r="D140" t="s">
         <v>435</v>
       </c>
       <c r="E140" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
       <c r="G140" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>437</v>
       </c>
       <c r="B141">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C141" t="s">
+        <v>427</v>
+      </c>
+      <c r="D141" t="s">
         <v>438</v>
       </c>
-      <c r="D141" t="s">
+      <c r="E141" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" t="s">
         <v>439</v>
-      </c>
-[...7 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>440</v>
+      </c>
+      <c r="B142">
+        <v>100</v>
+      </c>
+      <c r="C142" t="s">
+        <v>30</v>
+      </c>
+      <c r="D142" t="s">
         <v>441</v>
       </c>
-      <c r="B142">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="E142" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" t="s">
         <v>442</v>
-      </c>
-[...10 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>443</v>
+      </c>
+      <c r="B143">
+        <v>100</v>
+      </c>
+      <c r="C143" t="s">
+        <v>30</v>
+      </c>
+      <c r="D143" t="s">
+        <v>444</v>
+      </c>
+      <c r="E143" t="s">
+        <v>10</v>
+      </c>
+      <c r="F143" t="s">
+        <v>10</v>
+      </c>
+      <c r="G143" t="s">
         <v>445</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>446</v>
+      </c>
+      <c r="B144">
+        <v>109</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144" t="s">
+        <v>447</v>
+      </c>
+      <c r="E144" t="s">
+        <v>10</v>
+      </c>
+      <c r="F144" t="s">
+        <v>10</v>
+      </c>
+      <c r="G144" t="s">
         <v>448</v>
-      </c>
-[...16 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
+        <v>449</v>
+      </c>
+      <c r="B145">
+        <v>104</v>
+      </c>
+      <c r="C145" t="s">
+        <v>73</v>
+      </c>
+      <c r="D145" t="s">
+        <v>450</v>
+      </c>
+      <c r="E145" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" t="s">
         <v>451</v>
-      </c>
-[...16 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
+        <v>452</v>
+      </c>
+      <c r="B146">
+        <v>120</v>
+      </c>
+      <c r="C146" t="s">
+        <v>45</v>
+      </c>
+      <c r="D146" t="s">
+        <v>453</v>
+      </c>
+      <c r="E146" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" t="s">
         <v>454</v>
-      </c>
-[...16 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
+        <v>455</v>
+      </c>
+      <c r="B147">
+        <v>130</v>
+      </c>
+      <c r="C147" t="s">
+        <v>456</v>
+      </c>
+      <c r="D147" t="s">
         <v>457</v>
       </c>
-      <c r="B147">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="E147" t="s">
+        <v>10</v>
+      </c>
+      <c r="F147" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" t="s">
         <v>458</v>
-      </c>
-[...76 lines deleted...]
-        <v>469</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rIdHL0"/>
     <hyperlink ref="G3" r:id="rIdHL1"/>
     <hyperlink ref="G4" r:id="rIdHL2"/>
     <hyperlink ref="G5" r:id="rIdHL3"/>
     <hyperlink ref="G6" r:id="rIdHL4"/>
     <hyperlink ref="G7" r:id="rIdHL5"/>
     <hyperlink ref="G8" r:id="rIdHL6"/>
     <hyperlink ref="G9" r:id="rIdHL7"/>
     <hyperlink ref="G10" r:id="rIdHL8"/>
     <hyperlink ref="G11" r:id="rIdHL9"/>
     <hyperlink ref="G12" r:id="rIdHL10"/>
     <hyperlink ref="G13" r:id="rIdHL11"/>
     <hyperlink ref="G14" r:id="rIdHL12"/>
     <hyperlink ref="G15" r:id="rIdHL13"/>
     <hyperlink ref="G16" r:id="rIdHL14"/>
     <hyperlink ref="G17" r:id="rIdHL15"/>
     <hyperlink ref="G18" r:id="rIdHL16"/>
     <hyperlink ref="G19" r:id="rIdHL17"/>
     <hyperlink ref="G20" r:id="rIdHL18"/>
     <hyperlink ref="G21" r:id="rIdHL19"/>
     <hyperlink ref="G22" r:id="rIdHL20"/>
@@ -4946,54 +4844,54 @@
     <hyperlink ref="G40" r:id="rIdHL38"/>
     <hyperlink ref="G41" r:id="rIdHL39"/>
     <hyperlink ref="G42" r:id="rIdHL40"/>
     <hyperlink ref="G43" r:id="rIdHL41"/>
     <hyperlink ref="G44" r:id="rIdHL42"/>
     <hyperlink ref="G45" r:id="rIdHL43"/>
     <hyperlink ref="G46" r:id="rIdHL44"/>
     <hyperlink ref="G47" r:id="rIdHL45"/>
     <hyperlink ref="G48" r:id="rIdHL46"/>
     <hyperlink ref="G49" r:id="rIdHL47"/>
     <hyperlink ref="G50" r:id="rIdHL48"/>
     <hyperlink ref="G51" r:id="rIdHL49"/>
     <hyperlink ref="G52" r:id="rIdHL50"/>
     <hyperlink ref="G53" r:id="rIdHL51"/>
     <hyperlink ref="G54" r:id="rIdHL52"/>
     <hyperlink ref="G55" r:id="rIdHL53"/>
     <hyperlink ref="G56" r:id="rIdHL54"/>
     <hyperlink ref="G57" r:id="rIdHL55"/>
     <hyperlink ref="G58" r:id="rIdHL56"/>
     <hyperlink ref="G59" r:id="rIdHL57"/>
     <hyperlink ref="G60" r:id="rIdHL58"/>
     <hyperlink ref="G61" r:id="rIdHL59"/>
     <hyperlink ref="G62" r:id="rIdHL60"/>
     <hyperlink ref="G63" r:id="rIdHL61"/>
     <hyperlink ref="G64" r:id="rIdHL62"/>
-    <hyperlink ref="G66" r:id="rIdHL63"/>
-[...2 lines deleted...]
-    <hyperlink ref="G69" r:id="rIdHL66"/>
+    <hyperlink ref="G65" r:id="rIdHL63"/>
+    <hyperlink ref="G66" r:id="rIdHL64"/>
+    <hyperlink ref="G67" r:id="rIdHL65"/>
+    <hyperlink ref="G68" r:id="rIdHL66"/>
     <hyperlink ref="G70" r:id="rIdHL67"/>
     <hyperlink ref="G71" r:id="rIdHL68"/>
     <hyperlink ref="G72" r:id="rIdHL69"/>
     <hyperlink ref="G73" r:id="rIdHL70"/>
     <hyperlink ref="G74" r:id="rIdHL71"/>
     <hyperlink ref="G75" r:id="rIdHL72"/>
     <hyperlink ref="G76" r:id="rIdHL73"/>
     <hyperlink ref="G77" r:id="rIdHL74"/>
     <hyperlink ref="G78" r:id="rIdHL75"/>
     <hyperlink ref="G79" r:id="rIdHL76"/>
     <hyperlink ref="G80" r:id="rIdHL77"/>
     <hyperlink ref="G81" r:id="rIdHL78"/>
     <hyperlink ref="G82" r:id="rIdHL79"/>
     <hyperlink ref="G83" r:id="rIdHL80"/>
     <hyperlink ref="G84" r:id="rIdHL81"/>
     <hyperlink ref="G85" r:id="rIdHL82"/>
     <hyperlink ref="G86" r:id="rIdHL83"/>
     <hyperlink ref="G87" r:id="rIdHL84"/>
     <hyperlink ref="G88" r:id="rIdHL85"/>
     <hyperlink ref="G89" r:id="rIdHL86"/>
     <hyperlink ref="G90" r:id="rIdHL87"/>
     <hyperlink ref="G91" r:id="rIdHL88"/>
     <hyperlink ref="G92" r:id="rIdHL89"/>
     <hyperlink ref="G93" r:id="rIdHL90"/>
     <hyperlink ref="G94" r:id="rIdHL91"/>
@@ -5028,31 +4926,28 @@
     <hyperlink ref="G123" r:id="rIdHL120"/>
     <hyperlink ref="G124" r:id="rIdHL121"/>
     <hyperlink ref="G125" r:id="rIdHL122"/>
     <hyperlink ref="G126" r:id="rIdHL123"/>
     <hyperlink ref="G127" r:id="rIdHL124"/>
     <hyperlink ref="G128" r:id="rIdHL125"/>
     <hyperlink ref="G129" r:id="rIdHL126"/>
     <hyperlink ref="G130" r:id="rIdHL127"/>
     <hyperlink ref="G131" r:id="rIdHL128"/>
     <hyperlink ref="G132" r:id="rIdHL129"/>
     <hyperlink ref="G133" r:id="rIdHL130"/>
     <hyperlink ref="G134" r:id="rIdHL131"/>
     <hyperlink ref="G135" r:id="rIdHL132"/>
     <hyperlink ref="G136" r:id="rIdHL133"/>
     <hyperlink ref="G137" r:id="rIdHL134"/>
     <hyperlink ref="G138" r:id="rIdHL135"/>
     <hyperlink ref="G139" r:id="rIdHL136"/>
     <hyperlink ref="G140" r:id="rIdHL137"/>
     <hyperlink ref="G141" r:id="rIdHL138"/>
     <hyperlink ref="G142" r:id="rIdHL139"/>
     <hyperlink ref="G143" r:id="rIdHL140"/>
     <hyperlink ref="G144" r:id="rIdHL141"/>
     <hyperlink ref="G145" r:id="rIdHL142"/>
     <hyperlink ref="G146" r:id="rIdHL143"/>
     <hyperlink ref="G147" r:id="rIdHL144"/>
-    <hyperlink ref="G148" r:id="rIdHL145"/>
-[...1 lines deleted...]
-    <hyperlink ref="G150" r:id="rIdHL147"/>
   </hyperlinks>
 </worksheet>
 </file>