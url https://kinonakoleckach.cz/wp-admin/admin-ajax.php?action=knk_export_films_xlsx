--- v1 (2026-04-27)
+++ v2 (2026-06-24)
@@ -1,149 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Filmy" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1029" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1099" uniqueCount="491">
   <si>
     <t>Název filmu</t>
   </si>
   <si>
     <t>Délka (min)</t>
   </si>
   <si>
     <t>Žánr</t>
   </si>
   <si>
     <t>Hrajeme od</t>
   </si>
   <si>
     <t>Náš tip</t>
   </si>
   <si>
     <t>Premiéra</t>
   </si>
   <si>
     <t>Trailer</t>
   </si>
   <si>
     <t>Léčivé účinky sebeklamu</t>
   </si>
   <si>
     <t>Komedie</t>
   </si>
   <si>
     <t>1.10. 2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/</t>
   </si>
   <si>
+    <t>Dokonalý den</t>
+  </si>
+  <si>
+    <t>romantický / komedie</t>
+  </si>
+  <si>
+    <t>17.9. 2026</t>
+  </si>
+  <si>
+    <t>Ano</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=QbAdlAaOYro</t>
+  </si>
+  <si>
+    <t>Blue Lock</t>
+  </si>
+  <si>
+    <t>Sportovní</t>
+  </si>
+  <si>
+    <t>19.8. 2026</t>
+  </si>
+  <si>
+    <t>https://www.csfd.cz/film/1804117-blue-lock/prehled/</t>
+  </si>
+  <si>
     <t>Dovolená v Českém ráji</t>
   </si>
   <si>
     <t>komedie</t>
   </si>
   <si>
     <t>30.7. 2026</t>
   </si>
   <si>
-    <t>Ano</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/</t>
   </si>
   <si>
     <t>Bardotky</t>
   </si>
   <si>
     <t>23.7. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=XDkc30L82CE</t>
   </si>
   <si>
+    <t>Tahle párty je DEAD</t>
+  </si>
+  <si>
+    <t>komedie / horor</t>
+  </si>
+  <si>
+    <t>1.7. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Xj7X7II-tHc</t>
+  </si>
+  <si>
     <t>Po večerce</t>
   </si>
   <si>
     <t>25.6. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=PrHHeImpek8</t>
   </si>
   <si>
     <t>Pět švestek</t>
   </si>
   <si>
     <t>18.6. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Kmjyl3BhWM0</t>
   </si>
   <si>
     <t>Někdo to rád v Plzni</t>
   </si>
   <si>
     <t>15.6. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=TdyZ0FCyN6U</t>
   </si>
   <si>
+    <t>Ovce žerou první</t>
+  </si>
+  <si>
+    <t>23.4. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=RENCb0rh5kY</t>
+  </si>
+  <si>
     <t>Lojza a Pepa: Žíznivé dobrodružství kamarádů včelky Máji</t>
   </si>
   <si>
     <t>animovaný</t>
   </si>
   <si>
     <t>16.4. 2026</t>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/</t>
   </si>
   <si>
+    <t>Neboj, dýchej, čaruj</t>
+  </si>
+  <si>
+    <t>Dokumentární</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=T0AJv5RrQqo&amp;t</t>
+  </si>
+  <si>
     <t>SpongeBob: Pirátské dobrodružství</t>
   </si>
   <si>
     <t>Animovaný</t>
   </si>
   <si>
     <t>15.4. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=onlbW6ZLP1c</t>
   </si>
   <si>
     <t>Přání k narozeninám: Křtiny</t>
   </si>
   <si>
     <t>2.4. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=dMM769CXMGo</t>
   </si>
   <si>
     <t>Wonka</t>
   </si>
   <si>
     <t>Fantasy</t>
@@ -163,53 +217,50 @@
   <si>
     <t>5.3. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=xZY61eCZWG8</t>
   </si>
   <si>
     <t>Dream Team</t>
   </si>
   <si>
     <t>1.3. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=khxajhmQbQY</t>
   </si>
   <si>
     <t>Nečekané léto</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=yllJynio1QY</t>
   </si>
   <si>
     <t>Uranové legendy</t>
   </si>
   <si>
-    <t>Dokumentární</t>
-[...1 lines deleted...]
-  <si>
     <t>24.2. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Ojj4f_F6xlU</t>
   </si>
   <si>
     <t>Mazlíčci v průšvihu</t>
   </si>
   <si>
     <t>19.2. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Gv0ZJAj7uDA</t>
   </si>
   <si>
     <t>Když se zhasne!</t>
   </si>
   <si>
     <t>12.2. 2026</t>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/</t>
   </si>
   <si>
     <t>Princezna stokrát jinak</t>
@@ -274,80 +325,71 @@
   <si>
     <t>fantasy</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures</t>
   </si>
   <si>
     <t>Ušák Chicky 2 a Tajemství Sviště</t>
   </si>
   <si>
     <t>20.11. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ</t>
   </si>
   <si>
     <t>Neporazitelní</t>
   </si>
   <si>
     <t>drama</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=NGyCm5UidUw</t>
   </si>
   <si>
-    <t>Česká srdce Banátu</t>
+    <t>Severní pohádka</t>
+  </si>
+  <si>
+    <t>13.11. 2025</t>
+  </si>
+  <si>
+    <t>https://www.csfd.cz/film/1677893-severni-pohadka/prehled/</t>
+  </si>
+  <si>
+    <t>Cukrkandl</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ</t>
+  </si>
+  <si>
+    <t>Virtuální přítelkyně</t>
   </si>
   <si>
     <t>dokumentární</t>
   </si>
   <si>
-    <t>14.11. 2025</t>
-[...22 lines deleted...]
-  <si>
     <t>6.11. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=GC0MPgvTVrc</t>
   </si>
   <si>
     <t>Pan Nikdo proti Putinovi</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MfFoAC06muk</t>
   </si>
   <si>
     <t>školní verze + metodické listy</t>
   </si>
   <si>
     <t>Milion</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Ixo-dt2AAK0</t>
   </si>
   <si>
     <t>Šmoulové ve filmu</t>
   </si>
   <si>
     <t>29.10. 2025</t>
@@ -859,50 +901,59 @@
   <si>
     <t>20.3. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Zásah štěstím</t>
   </si>
   <si>
     <t>9.3. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
     <t>Pět nocí u Freddyho</t>
   </si>
   <si>
     <t>6.3. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
+    <t>Max a Mája: Příběh lištiček</t>
+  </si>
+  <si>
+    <t>22.2. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=WLzGrDr7Ubo</t>
+  </si>
+  <si>
     <t>Aristokratka ve varu</t>
   </si>
   <si>
     <t>1.2. 2024</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=9MPWcw6_9uE&amp;t=1s&amp;ab_channel=Falconfilmov%C3%A9novinky</t>
   </si>
   <si>
     <t>Oppenheimer</t>
   </si>
   <si>
     <t>7.12. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Okresní přebor</t>
   </si>
   <si>
     <t>1.12. 2023</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=NqRZnH3h_nk</t>
@@ -1051,50 +1102,59 @@
   <si>
     <t>https://www.youtube.com/watch?v=PKCX1I55Vs0</t>
   </si>
   <si>
     <t>Černý telefon</t>
   </si>
   <si>
     <t>14.7. 2022</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=US0c2o45K-A</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
     <t>Hudební</t>
   </si>
   <si>
     <t>23.6. 2022</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy</t>
   </si>
   <si>
+    <t>Kde je Anne Franková</t>
+  </si>
+  <si>
+    <t>1.6. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=vbR_gwwD49g</t>
+  </si>
+  <si>
     <t>Vyšehrad: Fylm</t>
   </si>
   <si>
     <t>5.5. 2022</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_2URNiAouqE</t>
   </si>
   <si>
     <t>Srdce na Dlani</t>
   </si>
   <si>
     <t>1.5. 2022</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=fD-mDqeiaqg</t>
   </si>
   <si>
     <t>Prvok, Šampón, Tečka a Karel</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t</t>
   </si>
   <si>
     <t>Tajemství staré bambitky 2</t>
@@ -1204,59 +1264,80 @@
   <si>
     <t>8.11. 2018</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=XRKM12dXvbA</t>
   </si>
   <si>
     <t>Bohemian Rhapsody</t>
   </si>
   <si>
     <t>1.11. 2018</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=pQd319czy30</t>
   </si>
   <si>
     <t>Sestra</t>
   </si>
   <si>
     <t>6.9. 2018</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
+    <t>Mamma Mia! Here We Go Again</t>
+  </si>
+  <si>
+    <t>hudební</t>
+  </si>
+  <si>
+    <t>19.7. 2018</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Sq3P8uVwq7E</t>
+  </si>
+  <si>
     <t>Coco</t>
   </si>
   <si>
     <t>18.1. 2018</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=QeNtpoxmVNI</t>
   </si>
   <si>
+    <t>Největší showman</t>
+  </si>
+  <si>
+    <t>28.12. 2017</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=wOkvjh5fmxY</t>
+  </si>
+  <si>
     <t>Malý princ</t>
   </si>
   <si>
     <t>3.12. 2015</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=VnBzFbWscZk</t>
   </si>
   <si>
     <t>Marťan</t>
   </si>
   <si>
     <t>dobrodružný</t>
   </si>
   <si>
     <t>1.10. 2015</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t</t>
   </si>
   <si>
     <t>Šílený Max: Zběsilá cesta</t>
   </si>
   <si>
     <t>14.5. 2015</t>
@@ -1270,90 +1351,105 @@
   <si>
     <t>Sco-Fi</t>
   </si>
   <si>
     <t>6.11. 2014</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
     <t>Na hraně zítřka</t>
   </si>
   <si>
     <t>sci-fi</t>
   </si>
   <si>
     <t>5.6. 2014</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=iWl1QQewwMs</t>
   </si>
   <si>
     <t>Pulp Fiction: Historky z podsvětí</t>
   </si>
   <si>
-    <t>krimi</t>
-[...1 lines deleted...]
-  <si>
     <t>7.5. 2014</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t</t>
   </si>
   <si>
     <t>Lásky čas</t>
   </si>
   <si>
     <t>romantický</t>
   </si>
   <si>
     <t>12.3. 2014</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Počátek</t>
   </si>
   <si>
     <t>thriller</t>
   </si>
   <si>
     <t>22.7. 2010</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=qIkd_koqTY0</t>
   </si>
   <si>
     <t>Avatar</t>
   </si>
   <si>
     <t>1.1. 2009</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Mamma Mia!</t>
+  </si>
+  <si>
+    <t>7.8. 2008</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=efeQqq5whxE</t>
+  </si>
+  <si>
+    <t>Vratné lahve</t>
+  </si>
+  <si>
+    <t>8.3. 2007</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=L8PrNm6uHS4</t>
   </si>
   <si>
     <t>Prázdniny v Římě</t>
   </si>
   <si>
     <t>25.10. 2004</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=2vm2FdHg7Io&amp;ab_channel=ParamountMovies</t>
   </si>
   <si>
     <t>LEGO® příběh</t>
   </si>
   <si>
     <t>6.2. 2004</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=s6ewQtoxoa0</t>
   </si>
   <si>
     <t>Fimfárum Jana Wericha</t>
   </si>
   <si>
     <t>22.12. 2002</t>
   </si>
@@ -1383,51 +1479,51 @@
   </si>
   <si>
     <t>14.10. 1954</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=4K2C0gcEV3Q</t>
   </si>
   <si>
     <t>Život je krásný</t>
   </si>
   <si>
     <t>Romantický</t>
   </si>
   <si>
     <t>7.1. 1947</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=pAYEQP8gx3w</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdHL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/" TargetMode="External"/><Relationship Id="rIdHL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/" TargetMode="External"/><Relationship Id="rIdHL2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XDkc30L82CE" TargetMode="External"/><Relationship Id="rIdHL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PrHHeImpek8" TargetMode="External"/><Relationship Id="rIdHL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Kmjyl3BhWM0" TargetMode="External"/><Relationship Id="rIdHL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TdyZ0FCyN6U" TargetMode="External"/><Relationship Id="rIdHL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/" TargetMode="External"/><Relationship Id="rIdHL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=onlbW6ZLP1c" TargetMode="External"/><Relationship Id="rIdHL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dMM769CXMGo" TargetMode="External"/><Relationship Id="rIdHL9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cu5CElCNaRU" TargetMode="External"/><Relationship Id="rIdHL10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xZY61eCZWG8" TargetMode="External"/><Relationship Id="rIdHL11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=khxajhmQbQY" TargetMode="External"/><Relationship Id="rIdHL12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yllJynio1QY" TargetMode="External"/><Relationship Id="rIdHL13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ojj4f_F6xlU" TargetMode="External"/><Relationship Id="rIdHL14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Gv0ZJAj7uDA" TargetMode="External"/><Relationship Id="rIdHL15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/" TargetMode="External"/><Relationship Id="rIdHL16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RsoXPWnkln4" TargetMode="External"/><Relationship Id="rIdHL17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Dx115xbBEq0" TargetMode="External"/><Relationship Id="rIdHL18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FVodT4h32WE" TargetMode="External"/><Relationship Id="rIdHL19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CHzmsvmwGak" TargetMode="External"/><Relationship Id="rIdHL20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HDhet3EVRac" TargetMode="External"/><Relationship Id="rIdHL21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G7yT8YrNpNA" TargetMode="External"/><Relationship Id="rIdHL22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NGyCm5UidUw" TargetMode="External"/><Relationship Id="rIdHL25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uRd4iUuM0V8" TargetMode="External"/><Relationship Id="rIdHL26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1677893-severni-pohadka/prehled/" TargetMode="External"/><Relationship Id="rIdHL27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GC0MPgvTVrc" TargetMode="External"/><Relationship Id="rIdHL29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ixo-dt2AAK0" TargetMode="External"/><Relationship Id="rIdHL32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qe1m7zWG4d8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zHnWDITP4IQ" TargetMode="External"/><Relationship Id="rIdHL34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKOL8M8LGyw&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/f80zRBUYduY" TargetMode="External"/><Relationship Id="rIdHL36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LYf9lfZsLSw&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VSi1HdkO0Kg&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1596044-srnky/hraji/" TargetMode="External"/><Relationship Id="rIdHL39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKjbPCNUYXg&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EZ9gkgCXhg0&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1483280-dzob/zajimavosti/" TargetMode="External"/><Relationship Id="rIdHL42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ImQR-iRzbjg&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GVqEB1vxeCA" TargetMode="External"/><Relationship Id="rIdHL44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbdaK-qE39M&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XCBizD0W0lw" TargetMode="External"/><Relationship Id="rIdHL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jdo7szUXhNU?si=mNufXqg7025i3Rjx" TargetMode="External"/><Relationship Id="rIdHL47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TJaZgyhb0wQ&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GvcdCL5Kfs0" TargetMode="External"/><Relationship Id="rIdHL49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gNbtIlMh3vE&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fpdJA9q9jMI&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Le_J55O3Ik" TargetMode="External"/><Relationship Id="rIdHL52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9UXmHQuqXMQ&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dfB_TW0jqls" TargetMode="External"/><Relationship Id="rIdHL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K4pL1BD2-h8" TargetMode="External"/><Relationship Id="rIdHL55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WBe9zP2XHbk" TargetMode="External"/><Relationship Id="rIdHL56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LTocy-e0Uvk" TargetMode="External"/><Relationship Id="rIdHL57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lWZ3ibEivlA" TargetMode="External"/><Relationship Id="rIdHL58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EyH-z9GnX54" TargetMode="External"/><Relationship Id="rIdHL59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c_mzF8ffAIg&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wrhZrvwY8I4" TargetMode="External"/><Relationship Id="rIdHL61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1CrEALM_BNI" TargetMode="External"/><Relationship Id="rIdHL62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PDP79VOTlwM&amp;t" TargetMode="External"/><Relationship Id="rIdHL63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aDf4AoOvzq8" TargetMode="External"/><Relationship Id="rIdHL64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yNZ8Gb-yhjU" TargetMode="External"/><Relationship Id="rIdHL65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gt2TMFW13BY" TargetMode="External"/><Relationship Id="rIdHL66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1ewCDRKpWUU&amp;ab_channel=FilmEuropeMediaCompany" TargetMode="External"/><Relationship Id="rIdHL67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2pYZRMhE35I" TargetMode="External"/><Relationship Id="rIdHL68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a5uRHiBZ_W4" TargetMode="External"/><Relationship Id="rIdHL69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uXWz68IJP40" TargetMode="External"/><Relationship Id="rIdHL70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jWHOs0jpAD8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KCOHhnlwaRw" TargetMode="External"/><Relationship Id="rIdHL72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZfoJncGqQU" TargetMode="External"/><Relationship Id="rIdHL73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bAT-JVsRthQ" TargetMode="External"/><Relationship Id="rIdHL74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eQ6n-XoSKYI" TargetMode="External"/><Relationship Id="rIdHL75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UPzgh9YbH4I" TargetMode="External"/><Relationship Id="rIdHL76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vMkJm7LiLJg" TargetMode="External"/><Relationship Id="rIdHL77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HOeoAzxsa2o" TargetMode="External"/><Relationship Id="rIdHL78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uPlwMeuVssk" TargetMode="External"/><Relationship Id="rIdHL82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures" TargetMode="External"/><Relationship Id="rIdHL83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Jj4Ov7gL9ys&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_vmFqaADJJ8&amp;t=81s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9MPWcw6_9uE&amp;t=1s&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NqRZnH3h_nk" TargetMode="External"/><Relationship Id="rIdHL94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2kjFuu-1xt4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MpVr0wBlsRI&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Htb4r0A0Ot8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D8Ew9l_u_NE&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ld0bSQhtba4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_An47UNpFMw" TargetMode="External"/><Relationship Id="rIdHL101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ugRPUABv0qE" TargetMode="External"/><Relationship Id="rIdHL103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fvWqgQy0MNE" TargetMode="External"/><Relationship Id="rIdHL104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LnurQdKRiME&amp;t" TargetMode="External"/><Relationship Id="rIdHL105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xQWkEjQJQhc&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bXs_Cmx1L0c" TargetMode="External"/><Relationship Id="rIdHL107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP2tWSav4CI" TargetMode="External"/><Relationship Id="rIdHL108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PKCX1I55Vs0" TargetMode="External"/><Relationship Id="rIdHL109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=US0c2o45K-A" TargetMode="External"/><Relationship Id="rIdHL110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy" TargetMode="External"/><Relationship Id="rIdHL111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_2URNiAouqE" TargetMode="External"/><Relationship Id="rIdHL112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fD-mDqeiaqg" TargetMode="External"/><Relationship Id="rIdHL113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t" TargetMode="External"/><Relationship Id="rIdHL114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MPCMraOQ-Fw" TargetMode="External"/><Relationship Id="rIdHL115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xkxnMOl-ZdI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1cH0VY6YhTQ" TargetMode="External"/><Relationship Id="rIdHL117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Mqr0IVU_Ak&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zdkz3wtEGhU" TargetMode="External"/><Relationship Id="rIdHL119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1k-d_aZLRsk&amp;t=&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y4uaqmYwFgk" TargetMode="External"/><Relationship Id="rIdHL121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CwQOncE8O6k&amp;t" TargetMode="External"/><Relationship Id="rIdHL122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=73_ZmIGfYko" TargetMode="External"/><Relationship Id="rIdHL123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XRKM12dXvbA" TargetMode="External"/><Relationship Id="rIdHL126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pQd319czy30" TargetMode="External"/><Relationship Id="rIdHL127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QeNtpoxmVNI" TargetMode="External"/><Relationship Id="rIdHL129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VnBzFbWscZk" TargetMode="External"/><Relationship Id="rIdHL130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t" TargetMode="External"/><Relationship Id="rIdHL131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wMkBSZLmsIc" TargetMode="External"/><Relationship Id="rIdHL132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iWl1QQewwMs" TargetMode="External"/><Relationship Id="rIdHL134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t" TargetMode="External"/><Relationship Id="rIdHL135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qIkd_koqTY0" TargetMode="External"/><Relationship Id="rIdHL137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2vm2FdHg7Io&amp;ab_channel=ParamountMovies" TargetMode="External"/><Relationship Id="rIdHL139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s6ewQtoxoa0" TargetMode="External"/><Relationship Id="rIdHL140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hwa9V1x4ZyE&amp;t=7s&amp;ab_channel=maurfilm" TargetMode="External"/><Relationship Id="rIdHL141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a1M6FvvyyeY&amp;ab_channel=DVDPREMIERYCZ" TargetMode="External"/><Relationship Id="rIdHL142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DD0m9t4WHEQ" TargetMode="External"/><Relationship Id="rIdHL143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4K2C0gcEV3Q" TargetMode="External"/><Relationship Id="rIdHL144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pAYEQP8gx3w" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdHL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/" TargetMode="External"/><Relationship Id="rIdHL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QbAdlAaOYro" TargetMode="External"/><Relationship Id="rIdHL2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1804117-blue-lock/prehled/" TargetMode="External"/><Relationship Id="rIdHL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/" TargetMode="External"/><Relationship Id="rIdHL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XDkc30L82CE" TargetMode="External"/><Relationship Id="rIdHL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Xj7X7II-tHc" TargetMode="External"/><Relationship Id="rIdHL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PrHHeImpek8" TargetMode="External"/><Relationship Id="rIdHL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Kmjyl3BhWM0" TargetMode="External"/><Relationship Id="rIdHL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TdyZ0FCyN6U" TargetMode="External"/><Relationship Id="rIdHL9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RENCb0rh5kY" TargetMode="External"/><Relationship Id="rIdHL10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/" TargetMode="External"/><Relationship Id="rIdHL11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0AJv5RrQqo&amp;t" TargetMode="External"/><Relationship Id="rIdHL12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=onlbW6ZLP1c" TargetMode="External"/><Relationship Id="rIdHL13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dMM769CXMGo" TargetMode="External"/><Relationship Id="rIdHL14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cu5CElCNaRU" TargetMode="External"/><Relationship Id="rIdHL15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xZY61eCZWG8" TargetMode="External"/><Relationship Id="rIdHL16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=khxajhmQbQY" TargetMode="External"/><Relationship Id="rIdHL17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yllJynio1QY" TargetMode="External"/><Relationship Id="rIdHL18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ojj4f_F6xlU" TargetMode="External"/><Relationship Id="rIdHL19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Gv0ZJAj7uDA" TargetMode="External"/><Relationship Id="rIdHL20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/" TargetMode="External"/><Relationship Id="rIdHL21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RsoXPWnkln4" TargetMode="External"/><Relationship Id="rIdHL22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Dx115xbBEq0" TargetMode="External"/><Relationship Id="rIdHL23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FVodT4h32WE" TargetMode="External"/><Relationship Id="rIdHL24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CHzmsvmwGak" TargetMode="External"/><Relationship Id="rIdHL25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HDhet3EVRac" TargetMode="External"/><Relationship Id="rIdHL26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G7yT8YrNpNA" TargetMode="External"/><Relationship Id="rIdHL27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NGyCm5UidUw" TargetMode="External"/><Relationship Id="rIdHL30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1677893-severni-pohadka/prehled/" TargetMode="External"/><Relationship Id="rIdHL31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GC0MPgvTVrc" TargetMode="External"/><Relationship Id="rIdHL33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ixo-dt2AAK0" TargetMode="External"/><Relationship Id="rIdHL36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qe1m7zWG4d8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zHnWDITP4IQ" TargetMode="External"/><Relationship Id="rIdHL38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKOL8M8LGyw&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/f80zRBUYduY" TargetMode="External"/><Relationship Id="rIdHL40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LYf9lfZsLSw&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VSi1HdkO0Kg&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1596044-srnky/hraji/" TargetMode="External"/><Relationship Id="rIdHL43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKjbPCNUYXg&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EZ9gkgCXhg0&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1483280-dzob/zajimavosti/" TargetMode="External"/><Relationship Id="rIdHL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ImQR-iRzbjg&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GVqEB1vxeCA" TargetMode="External"/><Relationship Id="rIdHL48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbdaK-qE39M&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XCBizD0W0lw" TargetMode="External"/><Relationship Id="rIdHL50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jdo7szUXhNU?si=mNufXqg7025i3Rjx" TargetMode="External"/><Relationship Id="rIdHL51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TJaZgyhb0wQ&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GvcdCL5Kfs0" TargetMode="External"/><Relationship Id="rIdHL53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gNbtIlMh3vE&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fpdJA9q9jMI&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Le_J55O3Ik" TargetMode="External"/><Relationship Id="rIdHL56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9UXmHQuqXMQ&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dfB_TW0jqls" TargetMode="External"/><Relationship Id="rIdHL58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K4pL1BD2-h8" TargetMode="External"/><Relationship Id="rIdHL59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WBe9zP2XHbk" TargetMode="External"/><Relationship Id="rIdHL60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LTocy-e0Uvk" TargetMode="External"/><Relationship Id="rIdHL61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lWZ3ibEivlA" TargetMode="External"/><Relationship Id="rIdHL62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EyH-z9GnX54" TargetMode="External"/><Relationship Id="rIdHL63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c_mzF8ffAIg&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wrhZrvwY8I4" TargetMode="External"/><Relationship Id="rIdHL65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1CrEALM_BNI" TargetMode="External"/><Relationship Id="rIdHL66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PDP79VOTlwM&amp;t" TargetMode="External"/><Relationship Id="rIdHL67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aDf4AoOvzq8" TargetMode="External"/><Relationship Id="rIdHL68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yNZ8Gb-yhjU" TargetMode="External"/><Relationship Id="rIdHL69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gt2TMFW13BY" TargetMode="External"/><Relationship Id="rIdHL70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1ewCDRKpWUU&amp;ab_channel=FilmEuropeMediaCompany" TargetMode="External"/><Relationship Id="rIdHL71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2pYZRMhE35I" TargetMode="External"/><Relationship Id="rIdHL72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a5uRHiBZ_W4" TargetMode="External"/><Relationship Id="rIdHL73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uXWz68IJP40" TargetMode="External"/><Relationship Id="rIdHL74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jWHOs0jpAD8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KCOHhnlwaRw" TargetMode="External"/><Relationship Id="rIdHL76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZfoJncGqQU" TargetMode="External"/><Relationship Id="rIdHL77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bAT-JVsRthQ" TargetMode="External"/><Relationship Id="rIdHL78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eQ6n-XoSKYI" TargetMode="External"/><Relationship Id="rIdHL79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UPzgh9YbH4I" TargetMode="External"/><Relationship Id="rIdHL80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vMkJm7LiLJg" TargetMode="External"/><Relationship Id="rIdHL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HOeoAzxsa2o" TargetMode="External"/><Relationship Id="rIdHL82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uPlwMeuVssk" TargetMode="External"/><Relationship Id="rIdHL86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures" TargetMode="External"/><Relationship Id="rIdHL87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Jj4Ov7gL9ys&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_vmFqaADJJ8&amp;t=81s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WLzGrDr7Ubo" TargetMode="External"/><Relationship Id="rIdHL96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9MPWcw6_9uE&amp;t=1s&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NqRZnH3h_nk" TargetMode="External"/><Relationship Id="rIdHL99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2kjFuu-1xt4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MpVr0wBlsRI&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Htb4r0A0Ot8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D8Ew9l_u_NE&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ld0bSQhtba4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_An47UNpFMw" TargetMode="External"/><Relationship Id="rIdHL106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ugRPUABv0qE" TargetMode="External"/><Relationship Id="rIdHL108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fvWqgQy0MNE" TargetMode="External"/><Relationship Id="rIdHL109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LnurQdKRiME&amp;t" TargetMode="External"/><Relationship Id="rIdHL110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xQWkEjQJQhc&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bXs_Cmx1L0c" TargetMode="External"/><Relationship Id="rIdHL112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP2tWSav4CI" TargetMode="External"/><Relationship Id="rIdHL113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PKCX1I55Vs0" TargetMode="External"/><Relationship Id="rIdHL114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=US0c2o45K-A" TargetMode="External"/><Relationship Id="rIdHL115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy" TargetMode="External"/><Relationship Id="rIdHL116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vbR_gwwD49g" TargetMode="External"/><Relationship Id="rIdHL117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_2URNiAouqE" TargetMode="External"/><Relationship Id="rIdHL118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fD-mDqeiaqg" TargetMode="External"/><Relationship Id="rIdHL119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t" TargetMode="External"/><Relationship Id="rIdHL120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MPCMraOQ-Fw" TargetMode="External"/><Relationship Id="rIdHL121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xkxnMOl-ZdI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1cH0VY6YhTQ" TargetMode="External"/><Relationship Id="rIdHL123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Mqr0IVU_Ak&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zdkz3wtEGhU" TargetMode="External"/><Relationship Id="rIdHL125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1k-d_aZLRsk&amp;t=&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y4uaqmYwFgk" TargetMode="External"/><Relationship Id="rIdHL127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CwQOncE8O6k&amp;t" TargetMode="External"/><Relationship Id="rIdHL128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=73_ZmIGfYko" TargetMode="External"/><Relationship Id="rIdHL129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XRKM12dXvbA" TargetMode="External"/><Relationship Id="rIdHL132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pQd319czy30" TargetMode="External"/><Relationship Id="rIdHL133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Sq3P8uVwq7E" TargetMode="External"/><Relationship Id="rIdHL135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QeNtpoxmVNI" TargetMode="External"/><Relationship Id="rIdHL136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wOkvjh5fmxY" TargetMode="External"/><Relationship Id="rIdHL137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VnBzFbWscZk" TargetMode="External"/><Relationship Id="rIdHL138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t" TargetMode="External"/><Relationship Id="rIdHL139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wMkBSZLmsIc" TargetMode="External"/><Relationship Id="rIdHL140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iWl1QQewwMs" TargetMode="External"/><Relationship Id="rIdHL142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t" TargetMode="External"/><Relationship Id="rIdHL143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qIkd_koqTY0" TargetMode="External"/><Relationship Id="rIdHL145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=efeQqq5whxE" TargetMode="External"/><Relationship Id="rIdHL147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L8PrNm6uHS4" TargetMode="External"/><Relationship Id="rIdHL148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2vm2FdHg7Io&amp;ab_channel=ParamountMovies" TargetMode="External"/><Relationship Id="rIdHL149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s6ewQtoxoa0" TargetMode="External"/><Relationship Id="rIdHL150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hwa9V1x4ZyE&amp;t=7s&amp;ab_channel=maurfilm" TargetMode="External"/><Relationship Id="rIdHL151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a1M6FvvyyeY&amp;ab_channel=DVDPREMIERYCZ" TargetMode="External"/><Relationship Id="rIdHL152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DD0m9t4WHEQ" TargetMode="External"/><Relationship Id="rIdHL153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4K2C0gcEV3Q" TargetMode="External"/><Relationship Id="rIdHL154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pAYEQP8gx3w" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="45" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1475,3352 +1571,3582 @@
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
         <v>100</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
         <v>100</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B6">
         <v>100</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B7">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B8">
         <v>100</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B9">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10">
         <v>100</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
-        <v>137</v>
+        <v>100</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13">
-        <v>127</v>
+        <v>98</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B15">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="C17" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B18">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19">
+        <v>93</v>
+      </c>
+      <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
         <v>67</v>
       </c>
-      <c r="B19">
-[...7 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B20">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B21">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B22">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B23">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E23" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24">
+        <v>92</v>
+      </c>
+      <c r="C24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" t="s">
         <v>82</v>
       </c>
-      <c r="B24">
-[...7 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B25">
+        <v>100</v>
+      </c>
+      <c r="C25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B26">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E26" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B27">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C27" t="s">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="C28" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B29">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C29" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B30">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31">
+        <v>118</v>
+      </c>
+      <c r="C31" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" t="s">
         <v>103</v>
       </c>
-      <c r="B31">
-[...7 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G31" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B32">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>15</v>
       </c>
       <c r="G32" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B33">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E33" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B34">
         <v>92</v>
       </c>
       <c r="C34" t="s">
-        <v>30</v>
+        <v>114</v>
       </c>
       <c r="D34" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B35">
-        <v>169</v>
+        <v>94</v>
       </c>
       <c r="C35" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E35" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>117</v>
+      </c>
+      <c r="B36">
+        <v>60</v>
+      </c>
+      <c r="C36" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" t="s">
         <v>115</v>
       </c>
-      <c r="B36">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B37">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="D38" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G38" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B39">
+        <v>169</v>
+      </c>
+      <c r="C39" t="s">
+        <v>126</v>
+      </c>
+      <c r="D39" t="s">
         <v>127</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G39" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B40">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="D40" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B41">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C41" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D41" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B42">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C42" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="D42" t="s">
         <v>134</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G42" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B43">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="D43" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>15</v>
       </c>
       <c r="G43" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B44">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>15</v>
       </c>
       <c r="G44" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B45">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D45" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F45" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G45" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B46">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="D46" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G46" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B47">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="C47" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="D47" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G47" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B48">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C48" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="D48" t="s">
         <v>151</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G48" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B49">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C49" t="s">
-        <v>154</v>
+        <v>22</v>
       </c>
       <c r="D49" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B50">
+        <v>100</v>
+      </c>
+      <c r="C50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" t="s">
+        <v>159</v>
+      </c>
+      <c r="E50" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B51">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="C51" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="D51" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G51" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B52">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C52" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="D52" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F52" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G52" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B53">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="C53" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="D53" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B54">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="C54" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D54" t="s">
         <v>169</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G54" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B55">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="C55" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D55" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E55" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B56">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="C56" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D56" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E56" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B57">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="C57" t="s">
-        <v>178</v>
+        <v>45</v>
       </c>
       <c r="D57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E57" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
       <c r="G57" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B58">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="C58" t="s">
-        <v>30</v>
+        <v>114</v>
       </c>
       <c r="D58" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E58" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B59">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="C59" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="D59" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E59" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B60">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D60" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B61">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="C61" t="s">
-        <v>92</v>
+        <v>192</v>
       </c>
       <c r="D61" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G61" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B62">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="C62" t="s">
-        <v>192</v>
+        <v>45</v>
       </c>
       <c r="D62" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G62" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B63">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C63" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D63" t="s">
         <v>196</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G63" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B64">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C64" t="s">
-        <v>192</v>
+        <v>52</v>
       </c>
       <c r="D64" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G64" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B65">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="C65" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="D65" t="s">
         <v>201</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>15</v>
       </c>
       <c r="G65" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B66">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="C66" t="s">
-        <v>8</v>
+        <v>206</v>
       </c>
       <c r="D66" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
       <c r="G66" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B67">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D67" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E67" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B68">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C68" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="D68" t="s">
         <v>210</v>
       </c>
       <c r="E68" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G68" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B69">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C69" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E69" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B70">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C70" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D70" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G70" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B71">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C71" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="D71" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E71" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F71" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G71" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B72">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C72" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="D72" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>15</v>
       </c>
       <c r="G72" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B73">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="C73" t="s">
-        <v>154</v>
+        <v>227</v>
       </c>
       <c r="D73" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
       <c r="G73" t="s">
-        <v>225</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B74">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="C74" t="s">
-        <v>178</v>
+        <v>22</v>
       </c>
       <c r="D74" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B75">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>15</v>
       </c>
       <c r="G75" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B76">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C76" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D76" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E76" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B77">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="C77" t="s">
+        <v>168</v>
+      </c>
+      <c r="D77" t="s">
         <v>236</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G77" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B78">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="C78" t="s">
-        <v>236</v>
+        <v>192</v>
       </c>
       <c r="D78" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G78" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B79">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="C79" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D79" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>15</v>
       </c>
       <c r="G79" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B80">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="D80" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B81">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C81" t="s">
-        <v>64</v>
+        <v>250</v>
       </c>
       <c r="D81" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>253</v>
+      </c>
+      <c r="B82">
+        <v>72</v>
+      </c>
+      <c r="C82" t="s">
         <v>250</v>
       </c>
-      <c r="B82">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E82" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>15</v>
       </c>
       <c r="G82" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>256</v>
+      </c>
+      <c r="B83">
+        <v>82</v>
+      </c>
+      <c r="C83" t="s">
+        <v>45</v>
+      </c>
+      <c r="D83" t="s">
         <v>254</v>
       </c>
-      <c r="B83">
-[...7 lines deleted...]
-      </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B84">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C84" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="D84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E84" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B85">
-        <v>166</v>
+        <v>84</v>
       </c>
       <c r="C85" t="s">
-        <v>261</v>
+        <v>81</v>
       </c>
       <c r="D85" t="s">
         <v>262</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
       <c r="G85" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>264</v>
       </c>
       <c r="B86">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>265</v>
       </c>
       <c r="D86" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G86" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B87">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D87" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="E87" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B88">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="D88" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G88" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B89">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="C89" t="s">
-        <v>13</v>
+        <v>275</v>
       </c>
       <c r="D89" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G89" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B90">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C90" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E90" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B91">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C91" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D91" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E91" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B92">
         <v>93</v>
       </c>
       <c r="C92" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="D92" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
       <c r="G92" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B93">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="C93" t="s">
-        <v>154</v>
+        <v>22</v>
       </c>
       <c r="D93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E93" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F93" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B94">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C94" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E94" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
       <c r="G94" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B95">
-        <v>180</v>
+        <v>92</v>
       </c>
       <c r="C95" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="D95" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
       <c r="G95" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B96">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="C96" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D96" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B97">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C97" t="s">
-        <v>296</v>
+        <v>168</v>
       </c>
       <c r="D97" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B98">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="C98" t="s">
-        <v>30</v>
+        <v>206</v>
       </c>
       <c r="D98" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B99">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C99" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="D99" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E99" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B100">
-        <v>89</v>
+        <v>180</v>
       </c>
       <c r="C100" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="D100" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E100" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="G100" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B101">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C101" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D101" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>10</v>
       </c>
       <c r="G101" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B102">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C102" t="s">
-        <v>13</v>
+        <v>313</v>
       </c>
       <c r="D102" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
       <c r="G102" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B103">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="C103" t="s">
-        <v>315</v>
+        <v>45</v>
       </c>
       <c r="D103" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E103" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B104">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="C104" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="D104" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E104" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>10</v>
       </c>
       <c r="G104" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B105">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="C105" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D105" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B106">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C106" t="s">
-        <v>315</v>
+        <v>22</v>
       </c>
       <c r="D106" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B107">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="C107" t="s">
-        <v>328</v>
+        <v>22</v>
       </c>
       <c r="D107" t="s">
         <v>329</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
       <c r="G107" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>331</v>
       </c>
       <c r="B108">
-        <v>192</v>
+        <v>92</v>
       </c>
       <c r="C108" t="s">
-        <v>178</v>
+        <v>332</v>
       </c>
       <c r="D108" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E108" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B109">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="C109" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D109" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E109" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B110">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="C110" t="s">
-        <v>315</v>
+        <v>45</v>
       </c>
       <c r="D110" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E110" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
       <c r="G110" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B111">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C111" t="s">
-        <v>13</v>
+        <v>332</v>
       </c>
       <c r="D111" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
       <c r="G111" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B112">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="C112" t="s">
-        <v>154</v>
+        <v>345</v>
       </c>
       <c r="D112" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B113">
-        <v>159</v>
+        <v>192</v>
       </c>
       <c r="C113" t="s">
-        <v>347</v>
+        <v>192</v>
       </c>
       <c r="D113" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E113" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
       <c r="G113" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B114">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="C114" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D114" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>10</v>
       </c>
       <c r="G114" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B115">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C115" t="s">
-        <v>13</v>
+        <v>332</v>
       </c>
       <c r="D115" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
       <c r="G115" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B116">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="C116" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D116" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B117">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C117" t="s">
-        <v>64</v>
+        <v>168</v>
       </c>
       <c r="D117" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>10</v>
       </c>
       <c r="G117" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B118">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>364</v>
       </c>
       <c r="D118" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B119">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C119" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="D119" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B120">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="C120" t="s">
-        <v>261</v>
+        <v>22</v>
       </c>
       <c r="D120" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
       <c r="G120" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B121">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C121" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="D121" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>10</v>
       </c>
       <c r="G121" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B122">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="C122" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D122" t="s">
         <v>374</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>10</v>
       </c>
       <c r="G122" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B123">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C123" t="s">
-        <v>377</v>
+        <v>81</v>
       </c>
       <c r="D123" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
       <c r="G123" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B124">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C124" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D124" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E124" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B125">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C125" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="D125" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E125" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B126">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="C126" t="s">
-        <v>30</v>
+        <v>275</v>
       </c>
       <c r="D126" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E126" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B127">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C127" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="D127" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B128">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C128" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D128" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E128" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B129">
-        <v>134</v>
+        <v>106</v>
       </c>
       <c r="C129" t="s">
-        <v>347</v>
+        <v>397</v>
       </c>
       <c r="D129" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B130">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C130" t="s">
-        <v>154</v>
+        <v>22</v>
       </c>
       <c r="D130" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B131">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C131" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D131" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>10</v>
       </c>
       <c r="G131" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B132">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="C132" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D132" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>10</v>
       </c>
       <c r="G132" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B133">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="C133" t="s">
-        <v>408</v>
+        <v>22</v>
       </c>
       <c r="D133" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
       <c r="G133" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B134">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="C134" t="s">
-        <v>112</v>
+        <v>52</v>
       </c>
       <c r="D134" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B135">
-        <v>169</v>
+        <v>134</v>
       </c>
       <c r="C135" t="s">
-        <v>415</v>
+        <v>364</v>
       </c>
       <c r="D135" t="s">
         <v>416</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>418</v>
       </c>
       <c r="B136">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C136" t="s">
+        <v>168</v>
+      </c>
+      <c r="D136" t="s">
         <v>419</v>
       </c>
-      <c r="D136" t="s">
+      <c r="E136" t="s">
+        <v>10</v>
+      </c>
+      <c r="F136" t="s">
+        <v>10</v>
+      </c>
+      <c r="G136" t="s">
         <v>420</v>
-      </c>
-[...7 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>421</v>
+      </c>
+      <c r="B137">
+        <v>114</v>
+      </c>
+      <c r="C137" t="s">
         <v>422</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>423</v>
       </c>
-      <c r="D137" t="s">
+      <c r="E137" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" t="s">
+        <v>10</v>
+      </c>
+      <c r="G137" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
+        <v>425</v>
+      </c>
+      <c r="B138">
+        <v>105</v>
+      </c>
+      <c r="C138" t="s">
+        <v>45</v>
+      </c>
+      <c r="D138" t="s">
         <v>426</v>
       </c>
-      <c r="B138">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="E138" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" t="s">
         <v>427</v>
-      </c>
-[...10 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
+        <v>428</v>
+      </c>
+      <c r="B139">
+        <v>105</v>
+      </c>
+      <c r="C139" t="s">
+        <v>63</v>
+      </c>
+      <c r="D139" t="s">
+        <v>429</v>
+      </c>
+      <c r="E139" t="s">
+        <v>15</v>
+      </c>
+      <c r="F139" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" t="s">
         <v>430</v>
-      </c>
-[...16 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B140">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="C140" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="D140" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
       <c r="G140" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>434</v>
+      </c>
+      <c r="B141">
+        <v>144</v>
+      </c>
+      <c r="C141" t="s">
+        <v>435</v>
+      </c>
+      <c r="D141" t="s">
+        <v>436</v>
+      </c>
+      <c r="E141" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" t="s">
         <v>437</v>
-      </c>
-[...16 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>438</v>
+      </c>
+      <c r="B142">
+        <v>120</v>
+      </c>
+      <c r="C142" t="s">
+        <v>126</v>
+      </c>
+      <c r="D142" t="s">
+        <v>439</v>
+      </c>
+      <c r="E142" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" t="s">
         <v>440</v>
-      </c>
-[...16 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>441</v>
+      </c>
+      <c r="B143">
+        <v>169</v>
+      </c>
+      <c r="C143" t="s">
+        <v>442</v>
+      </c>
+      <c r="D143" t="s">
         <v>443</v>
       </c>
-      <c r="B143">
-[...5 lines deleted...]
-      <c r="D143" t="s">
+      <c r="E143" t="s">
+        <v>15</v>
+      </c>
+      <c r="F143" t="s">
+        <v>10</v>
+      </c>
+      <c r="G143" t="s">
         <v>444</v>
-      </c>
-[...7 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>445</v>
+      </c>
+      <c r="B144">
+        <v>108</v>
+      </c>
+      <c r="C144" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D144" t="s">
         <v>447</v>
       </c>
       <c r="E144" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F144" t="s">
         <v>10</v>
       </c>
       <c r="G144" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>449</v>
       </c>
       <c r="B145">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="C145" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="D145" t="s">
         <v>450</v>
       </c>
       <c r="E145" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F145" t="s">
         <v>10</v>
       </c>
       <c r="G145" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>452</v>
       </c>
       <c r="B146">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C146" t="s">
-        <v>45</v>
+        <v>453</v>
       </c>
       <c r="D146" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E146" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F146" t="s">
         <v>10</v>
       </c>
       <c r="G146" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B147">
+        <v>148</v>
+      </c>
+      <c r="C147" t="s">
+        <v>457</v>
+      </c>
+      <c r="D147" t="s">
+        <v>458</v>
+      </c>
+      <c r="E147" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>460</v>
+      </c>
+      <c r="B148">
+        <v>166</v>
+      </c>
+      <c r="C148" t="s">
+        <v>100</v>
+      </c>
+      <c r="D148" t="s">
+        <v>461</v>
+      </c>
+      <c r="E148" t="s">
+        <v>15</v>
+      </c>
+      <c r="F148" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>463</v>
+      </c>
+      <c r="B149">
+        <v>109</v>
+      </c>
+      <c r="C149" t="s">
+        <v>63</v>
+      </c>
+      <c r="D149" t="s">
+        <v>464</v>
+      </c>
+      <c r="E149" t="s">
+        <v>10</v>
+      </c>
+      <c r="F149" t="s">
+        <v>10</v>
+      </c>
+      <c r="G149" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>466</v>
+      </c>
+      <c r="B150">
+        <v>99</v>
+      </c>
+      <c r="C150" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" t="s">
+        <v>467</v>
+      </c>
+      <c r="E150" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>469</v>
+      </c>
+      <c r="B151">
+        <v>118</v>
+      </c>
+      <c r="C151" t="s">
+        <v>453</v>
+      </c>
+      <c r="D151" t="s">
+        <v>470</v>
+      </c>
+      <c r="E151" t="s">
+        <v>15</v>
+      </c>
+      <c r="F151" t="s">
+        <v>10</v>
+      </c>
+      <c r="G151" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>472</v>
+      </c>
+      <c r="B152">
+        <v>100</v>
+      </c>
+      <c r="C152" t="s">
+        <v>45</v>
+      </c>
+      <c r="D152" t="s">
+        <v>473</v>
+      </c>
+      <c r="E152" t="s">
+        <v>15</v>
+      </c>
+      <c r="F152" t="s">
+        <v>10</v>
+      </c>
+      <c r="G152" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>475</v>
+      </c>
+      <c r="B153">
+        <v>100</v>
+      </c>
+      <c r="C153" t="s">
+        <v>45</v>
+      </c>
+      <c r="D153" t="s">
+        <v>476</v>
+      </c>
+      <c r="E153" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>478</v>
+      </c>
+      <c r="B154">
+        <v>109</v>
+      </c>
+      <c r="C154" t="s">
+        <v>63</v>
+      </c>
+      <c r="D154" t="s">
+        <v>479</v>
+      </c>
+      <c r="E154" t="s">
+        <v>10</v>
+      </c>
+      <c r="F154" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>481</v>
+      </c>
+      <c r="B155">
+        <v>104</v>
+      </c>
+      <c r="C155" t="s">
+        <v>90</v>
+      </c>
+      <c r="D155" t="s">
+        <v>482</v>
+      </c>
+      <c r="E155" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>484</v>
+      </c>
+      <c r="B156">
+        <v>120</v>
+      </c>
+      <c r="C156" t="s">
+        <v>63</v>
+      </c>
+      <c r="D156" t="s">
+        <v>485</v>
+      </c>
+      <c r="E156" t="s">
+        <v>10</v>
+      </c>
+      <c r="F156" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>487</v>
+      </c>
+      <c r="B157">
         <v>130</v>
       </c>
-      <c r="C147" t="s">
-[...12 lines deleted...]
-        <v>458</v>
+      <c r="C157" t="s">
+        <v>488</v>
+      </c>
+      <c r="D157" t="s">
+        <v>489</v>
+      </c>
+      <c r="E157" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" t="s">
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rIdHL0"/>
     <hyperlink ref="G3" r:id="rIdHL1"/>
     <hyperlink ref="G4" r:id="rIdHL2"/>
     <hyperlink ref="G5" r:id="rIdHL3"/>
     <hyperlink ref="G6" r:id="rIdHL4"/>
     <hyperlink ref="G7" r:id="rIdHL5"/>
     <hyperlink ref="G8" r:id="rIdHL6"/>
     <hyperlink ref="G9" r:id="rIdHL7"/>
     <hyperlink ref="G10" r:id="rIdHL8"/>
     <hyperlink ref="G11" r:id="rIdHL9"/>
     <hyperlink ref="G12" r:id="rIdHL10"/>
     <hyperlink ref="G13" r:id="rIdHL11"/>
     <hyperlink ref="G14" r:id="rIdHL12"/>
     <hyperlink ref="G15" r:id="rIdHL13"/>
     <hyperlink ref="G16" r:id="rIdHL14"/>
     <hyperlink ref="G17" r:id="rIdHL15"/>
     <hyperlink ref="G18" r:id="rIdHL16"/>
     <hyperlink ref="G19" r:id="rIdHL17"/>
     <hyperlink ref="G20" r:id="rIdHL18"/>
     <hyperlink ref="G21" r:id="rIdHL19"/>
     <hyperlink ref="G22" r:id="rIdHL20"/>
@@ -4848,54 +5174,54 @@
     <hyperlink ref="G44" r:id="rIdHL42"/>
     <hyperlink ref="G45" r:id="rIdHL43"/>
     <hyperlink ref="G46" r:id="rIdHL44"/>
     <hyperlink ref="G47" r:id="rIdHL45"/>
     <hyperlink ref="G48" r:id="rIdHL46"/>
     <hyperlink ref="G49" r:id="rIdHL47"/>
     <hyperlink ref="G50" r:id="rIdHL48"/>
     <hyperlink ref="G51" r:id="rIdHL49"/>
     <hyperlink ref="G52" r:id="rIdHL50"/>
     <hyperlink ref="G53" r:id="rIdHL51"/>
     <hyperlink ref="G54" r:id="rIdHL52"/>
     <hyperlink ref="G55" r:id="rIdHL53"/>
     <hyperlink ref="G56" r:id="rIdHL54"/>
     <hyperlink ref="G57" r:id="rIdHL55"/>
     <hyperlink ref="G58" r:id="rIdHL56"/>
     <hyperlink ref="G59" r:id="rIdHL57"/>
     <hyperlink ref="G60" r:id="rIdHL58"/>
     <hyperlink ref="G61" r:id="rIdHL59"/>
     <hyperlink ref="G62" r:id="rIdHL60"/>
     <hyperlink ref="G63" r:id="rIdHL61"/>
     <hyperlink ref="G64" r:id="rIdHL62"/>
     <hyperlink ref="G65" r:id="rIdHL63"/>
     <hyperlink ref="G66" r:id="rIdHL64"/>
     <hyperlink ref="G67" r:id="rIdHL65"/>
     <hyperlink ref="G68" r:id="rIdHL66"/>
-    <hyperlink ref="G70" r:id="rIdHL67"/>
-[...2 lines deleted...]
-    <hyperlink ref="G73" r:id="rIdHL70"/>
+    <hyperlink ref="G69" r:id="rIdHL67"/>
+    <hyperlink ref="G70" r:id="rIdHL68"/>
+    <hyperlink ref="G71" r:id="rIdHL69"/>
+    <hyperlink ref="G72" r:id="rIdHL70"/>
     <hyperlink ref="G74" r:id="rIdHL71"/>
     <hyperlink ref="G75" r:id="rIdHL72"/>
     <hyperlink ref="G76" r:id="rIdHL73"/>
     <hyperlink ref="G77" r:id="rIdHL74"/>
     <hyperlink ref="G78" r:id="rIdHL75"/>
     <hyperlink ref="G79" r:id="rIdHL76"/>
     <hyperlink ref="G80" r:id="rIdHL77"/>
     <hyperlink ref="G81" r:id="rIdHL78"/>
     <hyperlink ref="G82" r:id="rIdHL79"/>
     <hyperlink ref="G83" r:id="rIdHL80"/>
     <hyperlink ref="G84" r:id="rIdHL81"/>
     <hyperlink ref="G85" r:id="rIdHL82"/>
     <hyperlink ref="G86" r:id="rIdHL83"/>
     <hyperlink ref="G87" r:id="rIdHL84"/>
     <hyperlink ref="G88" r:id="rIdHL85"/>
     <hyperlink ref="G89" r:id="rIdHL86"/>
     <hyperlink ref="G90" r:id="rIdHL87"/>
     <hyperlink ref="G91" r:id="rIdHL88"/>
     <hyperlink ref="G92" r:id="rIdHL89"/>
     <hyperlink ref="G93" r:id="rIdHL90"/>
     <hyperlink ref="G94" r:id="rIdHL91"/>
     <hyperlink ref="G95" r:id="rIdHL92"/>
     <hyperlink ref="G96" r:id="rIdHL93"/>
     <hyperlink ref="G97" r:id="rIdHL94"/>
     <hyperlink ref="G98" r:id="rIdHL95"/>
@@ -4926,28 +5252,38 @@
     <hyperlink ref="G123" r:id="rIdHL120"/>
     <hyperlink ref="G124" r:id="rIdHL121"/>
     <hyperlink ref="G125" r:id="rIdHL122"/>
     <hyperlink ref="G126" r:id="rIdHL123"/>
     <hyperlink ref="G127" r:id="rIdHL124"/>
     <hyperlink ref="G128" r:id="rIdHL125"/>
     <hyperlink ref="G129" r:id="rIdHL126"/>
     <hyperlink ref="G130" r:id="rIdHL127"/>
     <hyperlink ref="G131" r:id="rIdHL128"/>
     <hyperlink ref="G132" r:id="rIdHL129"/>
     <hyperlink ref="G133" r:id="rIdHL130"/>
     <hyperlink ref="G134" r:id="rIdHL131"/>
     <hyperlink ref="G135" r:id="rIdHL132"/>
     <hyperlink ref="G136" r:id="rIdHL133"/>
     <hyperlink ref="G137" r:id="rIdHL134"/>
     <hyperlink ref="G138" r:id="rIdHL135"/>
     <hyperlink ref="G139" r:id="rIdHL136"/>
     <hyperlink ref="G140" r:id="rIdHL137"/>
     <hyperlink ref="G141" r:id="rIdHL138"/>
     <hyperlink ref="G142" r:id="rIdHL139"/>
     <hyperlink ref="G143" r:id="rIdHL140"/>
     <hyperlink ref="G144" r:id="rIdHL141"/>
     <hyperlink ref="G145" r:id="rIdHL142"/>
     <hyperlink ref="G146" r:id="rIdHL143"/>
     <hyperlink ref="G147" r:id="rIdHL144"/>
+    <hyperlink ref="G148" r:id="rIdHL145"/>
+    <hyperlink ref="G149" r:id="rIdHL146"/>
+    <hyperlink ref="G150" r:id="rIdHL147"/>
+    <hyperlink ref="G151" r:id="rIdHL148"/>
+    <hyperlink ref="G152" r:id="rIdHL149"/>
+    <hyperlink ref="G153" r:id="rIdHL150"/>
+    <hyperlink ref="G154" r:id="rIdHL151"/>
+    <hyperlink ref="G155" r:id="rIdHL152"/>
+    <hyperlink ref="G156" r:id="rIdHL153"/>
+    <hyperlink ref="G157" r:id="rIdHL154"/>
   </hyperlinks>
 </worksheet>
 </file>