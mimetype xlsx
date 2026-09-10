--- v2 (2026-06-24)
+++ v3 (2026-09-10)
@@ -1,188 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Filmy" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1099" uniqueCount="491">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="973" uniqueCount="438">
   <si>
     <t>Název filmu</t>
   </si>
   <si>
     <t>Délka (min)</t>
   </si>
   <si>
     <t>Žánr</t>
   </si>
   <si>
     <t>Hrajeme od</t>
   </si>
   <si>
     <t>Náš tip</t>
   </si>
   <si>
     <t>Premiéra</t>
   </si>
   <si>
     <t>Trailer</t>
   </si>
   <si>
+    <t>Ovečka Shaun ve filmu: Příšera z Mossy Bottom</t>
+  </si>
+  <si>
+    <t>animovaný / pohádka</t>
+  </si>
+  <si>
+    <t>5.11. 2026</t>
+  </si>
+  <si>
+    <t>Ano</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=aLjNwYlA8vU</t>
+  </si>
+  <si>
+    <t>Pat a Mat: Zpátky na venkově</t>
+  </si>
+  <si>
+    <t>animovaný</t>
+  </si>
+  <si>
+    <t>29.10. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=naSlmsl6NpU</t>
+  </si>
+  <si>
     <t>Léčivé účinky sebeklamu</t>
   </si>
   <si>
     <t>Komedie</t>
   </si>
   <si>
     <t>1.10. 2026</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/</t>
   </si>
   <si>
+    <t>Kojot vrací úder</t>
+  </si>
+  <si>
+    <t>17.9. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=yz2FHkJnp0Y</t>
+  </si>
+  <si>
     <t>Dokonalý den</t>
   </si>
   <si>
     <t>romantický / komedie</t>
   </si>
   <si>
-    <t>17.9. 2026</t>
-[...2 lines deleted...]
-    <t>Ano</t>
+    <t>14.9. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=QbAdlAaOYro</t>
   </si>
   <si>
-    <t>Blue Lock</t>
-[...8 lines deleted...]
-    <t>https://www.csfd.cz/film/1804117-blue-lock/prehled/</t>
+    <t>Tom a Jerry: Kouzelný kompas</t>
+  </si>
+  <si>
+    <t>20.8. 2026</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=ntM4A_xfhSU</t>
   </si>
   <si>
     <t>Dovolená v Českém ráji</t>
   </si>
   <si>
     <t>komedie</t>
   </si>
   <si>
     <t>30.7. 2026</t>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/</t>
   </si>
   <si>
     <t>Bardotky</t>
   </si>
   <si>
     <t>23.7. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=XDkc30L82CE</t>
   </si>
   <si>
-    <t>Tahle párty je DEAD</t>
-[...8 lines deleted...]
-    <t>https://www.youtube.com/watch?v=Xj7X7II-tHc</t>
+    <t>Pramen</t>
+  </si>
+  <si>
+    <t>drama</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=s5t0fGkkxL8</t>
   </si>
   <si>
     <t>Po večerce</t>
   </si>
   <si>
     <t>25.6. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=PrHHeImpek8</t>
   </si>
   <si>
     <t>Pět švestek</t>
   </si>
   <si>
     <t>18.6. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Kmjyl3BhWM0</t>
   </si>
   <si>
     <t>Někdo to rád v Plzni</t>
   </si>
   <si>
     <t>15.6. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=TdyZ0FCyN6U</t>
   </si>
   <si>
-    <t>Ovce žerou první</t>
-[...7 lines deleted...]
-  <si>
     <t>Lojza a Pepa: Žíznivé dobrodružství kamarádů včelky Máji</t>
   </si>
   <si>
-    <t>animovaný</t>
-[...1 lines deleted...]
-  <si>
     <t>16.4. 2026</t>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/</t>
   </si>
   <si>
     <t>Neboj, dýchej, čaruj</t>
   </si>
   <si>
     <t>Dokumentární</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=T0AJv5RrQqo&amp;t</t>
   </si>
   <si>
     <t>SpongeBob: Pirátské dobrodružství</t>
   </si>
   <si>
     <t>Animovaný</t>
   </si>
   <si>
     <t>15.4. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=onlbW6ZLP1c</t>
@@ -280,1139 +295,938 @@
   <si>
     <t>https://www.youtube.com/watch?v=Dx115xbBEq0</t>
   </si>
   <si>
     <t>Šviháci</t>
   </si>
   <si>
     <t>22.1. 2026</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=FVodT4h32WE</t>
   </si>
   <si>
     <t>Bubák</t>
   </si>
   <si>
     <t>Rodinný</t>
   </si>
   <si>
     <t>15.12. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CHzmsvmwGak</t>
   </si>
   <si>
-    <t>Král králů</t>
-[...7 lines deleted...]
-  <si>
     <t>Na horách</t>
   </si>
   <si>
     <t>27.11. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=G7yT8YrNpNA</t>
   </si>
   <si>
     <t>Zrození alchymistky</t>
   </si>
   <si>
     <t>fantasy</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures</t>
   </si>
   <si>
     <t>Ušák Chicky 2 a Tajemství Sviště</t>
   </si>
   <si>
     <t>20.11. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ</t>
   </si>
   <si>
     <t>Neporazitelní</t>
   </si>
   <si>
-    <t>drama</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.youtube.com/watch?v=NGyCm5UidUw</t>
   </si>
   <si>
     <t>Severní pohádka</t>
   </si>
   <si>
     <t>13.11. 2025</t>
   </si>
   <si>
     <t>https://www.csfd.cz/film/1677893-severni-pohadka/prehled/</t>
   </si>
   <si>
     <t>Cukrkandl</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ</t>
   </si>
   <si>
     <t>Virtuální přítelkyně</t>
   </si>
   <si>
     <t>dokumentární</t>
   </si>
   <si>
     <t>6.11. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=GC0MPgvTVrc</t>
   </si>
   <si>
     <t>Pan Nikdo proti Putinovi</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MfFoAC06muk</t>
   </si>
   <si>
     <t>školní verze + metodické listy</t>
   </si>
   <si>
-    <t>Milion</t>
-[...4 lines deleted...]
-  <si>
     <t>Šmoulové ve filmu</t>
   </si>
   <si>
     <t>29.10. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=Qe1m7zWG4d8&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
     <t>Mission: Impossible - Poslední zúčtování</t>
   </si>
   <si>
     <t>akční</t>
   </si>
   <si>
     <t>25.10. 2025</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=zHnWDITP4IQ</t>
   </si>
   <si>
-    <t>Stvůry</t>
+    <t>Noc v ZOO: Zombíci na útěku</t>
+  </si>
+  <si>
+    <t>16.10. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/shorts/f80zRBUYduY</t>
+  </si>
+  <si>
+    <t>Něco za něco</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=LYf9lfZsLSw&amp;ab_channel=BontonfilmCZ</t>
+  </si>
+  <si>
+    <t>Franz</t>
+  </si>
+  <si>
+    <t>Mysteriózní</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=VSi1HdkO0Kg&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Pod parou</t>
+  </si>
+  <si>
+    <t>25.8. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=uKjbPCNUYXg&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Sbormistr</t>
+  </si>
+  <si>
+    <t>21.8. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=EZ9gkgCXhg0&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Džob</t>
+  </si>
+  <si>
+    <t>7.8. 2025</t>
+  </si>
+  <si>
+    <t>https://www.csfd.cz/film/1483280-dzob/zajimavosti/</t>
+  </si>
+  <si>
+    <t>Bodlinka: Pichlavé dobrodružství</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=ImQR-iRzbjg&amp;ab_channel=BontonfilmCZ</t>
+  </si>
+  <si>
+    <t>Bridget Jonesová: Láskou šílená</t>
+  </si>
+  <si>
+    <t>20.7. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=GVqEB1vxeCA</t>
+  </si>
+  <si>
+    <t>Kouzlo derby</t>
+  </si>
+  <si>
+    <t>17.7. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=qbdaK-qE39M&amp;ab_channel=BontonfilmCZ</t>
+  </si>
+  <si>
+    <t>Brutalista</t>
+  </si>
+  <si>
+    <t>6.7. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=XCBizD0W0lw</t>
+  </si>
+  <si>
+    <t>Čarodějka</t>
+  </si>
+  <si>
+    <t>1.6. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=GvcdCL5Kfs0</t>
+  </si>
+  <si>
+    <t>Pohádky pro Hurvínka</t>
+  </si>
+  <si>
+    <t>29.5. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=gNbtIlMh3vE&amp;ab_channel=BontonfilmCZ</t>
+  </si>
+  <si>
+    <t>Vyšehrad Dvje</t>
+  </si>
+  <si>
+    <t>8.5. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=fpdJA9q9jMI&amp;ab_channel=BIOSCOPCZ</t>
+  </si>
+  <si>
+    <t>Ježek Sonic 3</t>
+  </si>
+  <si>
+    <t>5.5. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=0Le_J55O3Ik</t>
+  </si>
+  <si>
+    <t>Žlutou žábou do země modrého nebe</t>
+  </si>
+  <si>
+    <t>24.4. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=9UXmHQuqXMQ&amp;ab_channel=Aerofilms</t>
+  </si>
+  <si>
+    <t>Tichá pošta</t>
+  </si>
+  <si>
+    <t>3.4. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=dfB_TW0jqls</t>
+  </si>
+  <si>
+    <t>Jak se nám to mohlo stát!?</t>
+  </si>
+  <si>
+    <t>20.3. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=K4pL1BD2-h8</t>
+  </si>
+  <si>
+    <t>Gladiátor II</t>
+  </si>
+  <si>
+    <t>Dobrodružný</t>
+  </si>
+  <si>
+    <t>17.3. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=WBe9zP2XHbk</t>
+  </si>
+  <si>
+    <t>Moře na dvoře</t>
+  </si>
+  <si>
+    <t>6.3. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=lWZ3ibEivlA</t>
+  </si>
+  <si>
+    <t>Tobiho cesta k létajícím řekám</t>
+  </si>
+  <si>
+    <t>20.2. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=c_mzF8ffAIg&amp;ab_channel=BohemiaMotionPictures</t>
+  </si>
+  <si>
+    <t>Transformers jedna</t>
+  </si>
+  <si>
+    <t>27.1. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=1CrEALM_BNI</t>
+  </si>
+  <si>
+    <t>Pyšná princezna</t>
+  </si>
+  <si>
+    <t>Pohádka</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=PDP79VOTlwM&amp;t</t>
+  </si>
+  <si>
+    <t>V dobrém i zlém</t>
+  </si>
+  <si>
+    <t>15.1. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=yNZ8Gb-yhjU</t>
+  </si>
+  <si>
+    <t>Rozzum v divočině</t>
+  </si>
+  <si>
+    <t>3.1. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=gt2TMFW13BY</t>
+  </si>
+  <si>
+    <t>Kočičí odysea</t>
+  </si>
+  <si>
+    <t>2.1. 2025</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=1ewCDRKpWUU&amp;ab_channel=FilmEuropeMediaCompany</t>
+  </si>
+  <si>
+    <t>vlastní autorská tvorba</t>
+  </si>
+  <si>
+    <t>vlastní</t>
+  </si>
+  <si>
+    <t>1.1. 2025</t>
+  </si>
+  <si>
+    <t>Léto s Evženem</t>
+  </si>
+  <si>
+    <t>19.12. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=2pYZRMhE35I</t>
+  </si>
+  <si>
+    <t>Sobík Niko: Cesta za polární záři</t>
+  </si>
+  <si>
+    <t>21.11. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=uXWz68IJP40</t>
+  </si>
+  <si>
+    <t>Bambi: Příběh života z lesů</t>
+  </si>
+  <si>
+    <t>14.11. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=KCOHhnlwaRw</t>
+  </si>
+  <si>
+    <t>Život k sežrání</t>
+  </si>
+  <si>
+    <t>Loutkový</t>
+  </si>
+  <si>
+    <t>17.10. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=eQ6n-XoSKYI</t>
+  </si>
+  <si>
+    <t>Já padouch 4</t>
+  </si>
+  <si>
+    <t>2.10. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=HOeoAzxsa2o</t>
+  </si>
+  <si>
+    <t>Medvídek panda v Africe</t>
+  </si>
+  <si>
+    <t>12.9. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures</t>
+  </si>
+  <si>
+    <t>Vlny</t>
+  </si>
+  <si>
+    <t>Drama</t>
+  </si>
+  <si>
+    <t>15.8. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ</t>
+  </si>
+  <si>
+    <t>Kaskadér</t>
+  </si>
+  <si>
+    <t>12.8. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Duna: Část druhá</t>
+  </si>
+  <si>
+    <t>Sci-Fi</t>
+  </si>
+  <si>
+    <t>1.6. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures</t>
+  </si>
+  <si>
+    <t>Sladký život</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Kung Fu Panda 4</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Tlapková partola ve velkofilmu</t>
+  </si>
+  <si>
+    <t>30.5. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Ptáci stěhováci</t>
+  </si>
+  <si>
+    <t>20.3. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Zásah štěstím</t>
+  </si>
+  <si>
+    <t>9.3. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Pět nocí u Freddyho</t>
+  </si>
+  <si>
+    <t>horor</t>
+  </si>
+  <si>
+    <t>6.3. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Max a Mája: Příběh lištiček</t>
+  </si>
+  <si>
+    <t>22.2. 2024</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=WLzGrDr7Ubo</t>
+  </si>
+  <si>
+    <t>Oppenheimer</t>
+  </si>
+  <si>
+    <t>7.12. 2023</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Okresní přebor</t>
+  </si>
+  <si>
+    <t>1.12. 2023</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=NqRZnH3h_nk</t>
+  </si>
+  <si>
+    <t>Barbie</t>
+  </si>
+  <si>
+    <t>20.7. 2023</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Super Mario Bros. ve filmu</t>
+  </si>
+  <si>
+    <t>animovaná pohádka</t>
+  </si>
+  <si>
+    <t>17.7. 2023</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=_An47UNpFMw</t>
+  </si>
+  <si>
+    <t>Dungeons and Dragons: Čest zlodějů</t>
+  </si>
+  <si>
+    <t>3.7. 2023</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Mezi živly</t>
+  </si>
+  <si>
+    <t>15.6. 2023</t>
+  </si>
+  <si>
+    <t>http://youtube.com/watch?v=ugRPUABv0qE</t>
+  </si>
+  <si>
+    <t>Princezna zakletá v čase 2</t>
+  </si>
+  <si>
+    <t>česká pohádka</t>
+  </si>
+  <si>
+    <t>15.1. 2023</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=LnurQdKRiME&amp;t</t>
+  </si>
+  <si>
+    <t>Avatar: The Way of Water</t>
+  </si>
+  <si>
+    <t>15.12. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=xQWkEjQJQhc&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Vánoční příběh</t>
+  </si>
+  <si>
+    <t>24.11. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=bXs_Cmx1L0c</t>
+  </si>
+  <si>
+    <t>Mimoni 2: Padouch přichází</t>
+  </si>
+  <si>
+    <t>2.11. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=OP2tWSav4CI</t>
+  </si>
+  <si>
+    <t>Vstupenka do ráje</t>
+  </si>
+  <si>
+    <t>15.9. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=PKCX1I55Vs0</t>
+  </si>
+  <si>
+    <t>Černý telefon</t>
+  </si>
+  <si>
+    <t>14.7. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=US0c2o45K-A</t>
+  </si>
+  <si>
+    <t>Elvis</t>
+  </si>
+  <si>
+    <t>Hudební</t>
+  </si>
+  <si>
+    <t>23.6. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy</t>
+  </si>
+  <si>
+    <t>Kde je Anne Franková</t>
+  </si>
+  <si>
+    <t>1.6. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=vbR_gwwD49g</t>
+  </si>
+  <si>
+    <t>Top Gun: Maverick</t>
+  </si>
+  <si>
+    <t>26.5. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=ESAwTGQ3y4Q</t>
+  </si>
+  <si>
+    <t>Vyšehrad: Fylm</t>
+  </si>
+  <si>
+    <t>5.5. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=_2URNiAouqE</t>
+  </si>
+  <si>
+    <t>Srdce na Dlani</t>
+  </si>
+  <si>
+    <t>1.5. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=fD-mDqeiaqg</t>
+  </si>
+  <si>
+    <t>Prvok, Šampón, Tečka a Karel</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t</t>
+  </si>
+  <si>
+    <t>Tajemství staré bambitky 2</t>
+  </si>
+  <si>
+    <t>10.2. 2022</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=MPCMraOQ-Fw</t>
+  </si>
+  <si>
+    <t>Zpívej 2</t>
+  </si>
+  <si>
+    <t>23.12. 2021</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=xkxnMOl-ZdI&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Encanto</t>
+  </si>
+  <si>
+    <t>25.11. 2021</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=1cH0VY6YhTQ</t>
+  </si>
+  <si>
+    <t>Duna</t>
+  </si>
+  <si>
+    <t>21.10. 2021</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=0Mqr0IVU_Ak&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>17.6. 2021</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=1k-d_aZLRsk&amp;t=&amp;ab_channel=Falconfilmov%C3%A9novinky</t>
+  </si>
+  <si>
+    <t>Pomáda</t>
+  </si>
+  <si>
+    <t>muzikál</t>
+  </si>
+  <si>
+    <t>1.5. 2021</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Y4uaqmYwFgk</t>
+  </si>
+  <si>
+    <t>Pelíšky</t>
+  </si>
+  <si>
+    <t>4.6. 2020</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=CwQOncE8O6k&amp;t</t>
+  </si>
+  <si>
+    <t>Samotáři</t>
+  </si>
+  <si>
+    <t>1.6. 2020</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=73_ZmIGfYko</t>
+  </si>
+  <si>
+    <t>Tenkrát v Hollywoodu</t>
+  </si>
+  <si>
+    <t>komedie - drama</t>
+  </si>
+  <si>
+    <t>15.8. 2019</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=GYdiUQsYqcs</t>
+  </si>
+  <si>
+    <t>Lví král</t>
+  </si>
+  <si>
+    <t>18.7. 2019</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky</t>
+  </si>
+  <si>
+    <t>Ženy v běhu</t>
+  </si>
+  <si>
+    <t>1.6. 2019</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ</t>
+  </si>
+  <si>
+    <t>Grinch 2017</t>
+  </si>
+  <si>
+    <t>8.11. 2018</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=XRKM12dXvbA</t>
+  </si>
+  <si>
+    <t>Bohemian Rhapsody</t>
+  </si>
+  <si>
+    <t>1.11. 2018</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=pQd319czy30</t>
+  </si>
+  <si>
+    <t>Sestra</t>
+  </si>
+  <si>
+    <t>6.9. 2018</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Mamma Mia! Here We Go Again</t>
+  </si>
+  <si>
+    <t>hudební</t>
+  </si>
+  <si>
+    <t>19.7. 2018</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Sq3P8uVwq7E</t>
+  </si>
+  <si>
+    <t>Coco</t>
+  </si>
+  <si>
+    <t>18.1. 2018</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=QeNtpoxmVNI</t>
+  </si>
+  <si>
+    <t>Největší showman</t>
+  </si>
+  <si>
+    <t>28.12. 2017</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=wOkvjh5fmxY</t>
+  </si>
+  <si>
+    <t>Malý princ</t>
+  </si>
+  <si>
+    <t>3.12. 2015</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=VnBzFbWscZk</t>
+  </si>
+  <si>
+    <t>Marťan</t>
+  </si>
+  <si>
+    <t>dobrodružný</t>
+  </si>
+  <si>
+    <t>1.10. 2015</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t</t>
+  </si>
+  <si>
+    <t>Šílený Max: Zběsilá cesta</t>
+  </si>
+  <si>
+    <t>14.5. 2015</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=wMkBSZLmsIc</t>
+  </si>
+  <si>
+    <t>Interstellar</t>
+  </si>
+  <si>
+    <t>Sco-Fi</t>
+  </si>
+  <si>
+    <t>6.11. 2014</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz</t>
+  </si>
+  <si>
+    <t>Na hraně zítřka</t>
+  </si>
+  <si>
+    <t>sci-fi</t>
+  </si>
+  <si>
+    <t>5.6. 2014</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=iWl1QQewwMs</t>
+  </si>
+  <si>
+    <t>Pulp Fiction: Historky z podsvětí</t>
   </si>
   <si>
     <t>Krimi</t>
   </si>
   <si>
-    <t>23.10. 2025</t>
-[...955 lines deleted...]
-  <si>
     <t>7.5. 2014</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t</t>
   </si>
   <si>
     <t>Lásky čas</t>
   </si>
   <si>
     <t>romantický</t>
   </si>
   <si>
     <t>12.3. 2014</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ</t>
   </si>
   <si>
+    <t>Velký Gatsby</t>
+  </si>
+  <si>
+    <t>16.5. 2013</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=2C3IhurQ0w8</t>
+  </si>
+  <si>
     <t>Počátek</t>
   </si>
   <si>
     <t>thriller</t>
   </si>
   <si>
     <t>22.7. 2010</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=qIkd_koqTY0</t>
   </si>
   <si>
     <t>Avatar</t>
   </si>
   <si>
     <t>1.1. 2009</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz</t>
   </si>
   <si>
     <t>Mamma Mia!</t>
   </si>
   <si>
     <t>7.8. 2008</t>
@@ -1453,3700 +1267,3313 @@
   <si>
     <t>22.12. 2002</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=hwa9V1x4ZyE&amp;t=7s&amp;ab_channel=maurfilm</t>
   </si>
   <si>
     <t>Rebelové</t>
   </si>
   <si>
     <t>8.2. 2001</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=a1M6FvvyyeY&amp;ab_channel=DVDPREMIERYCZ</t>
   </si>
   <si>
     <t>Grinch 2000</t>
   </si>
   <si>
     <t>7.12. 2000</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=DD0m9t4WHEQ</t>
   </si>
   <si>
+    <t>The Big Lebowski</t>
+  </si>
+  <si>
+    <t>6.3. 1998</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=CaCFTfl2RDY</t>
+  </si>
+  <si>
+    <t>Top Gun</t>
+  </si>
+  <si>
+    <t>13.5. 1986</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=jmTZh5hxwWg</t>
+  </si>
+  <si>
     <t>Bílé Vánoce</t>
   </si>
   <si>
     <t>14.10. 1954</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=4K2C0gcEV3Q</t>
   </si>
   <si>
     <t>Život je krásný</t>
   </si>
   <si>
     <t>Romantický</t>
   </si>
   <si>
     <t>7.1. 1947</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=pAYEQP8gx3w</t>
+  </si>
+  <si>
+    <t>Čaroděj ze země Oz</t>
+  </si>
+  <si>
+    <t>8.12. 1939</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=Cg8PrPVqCd8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdHL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/" TargetMode="External"/><Relationship Id="rIdHL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QbAdlAaOYro" TargetMode="External"/><Relationship Id="rIdHL2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1804117-blue-lock/prehled/" TargetMode="External"/><Relationship Id="rIdHL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/" TargetMode="External"/><Relationship Id="rIdHL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XDkc30L82CE" TargetMode="External"/><Relationship Id="rIdHL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Xj7X7II-tHc" TargetMode="External"/><Relationship Id="rIdHL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PrHHeImpek8" TargetMode="External"/><Relationship Id="rIdHL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Kmjyl3BhWM0" TargetMode="External"/><Relationship Id="rIdHL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TdyZ0FCyN6U" TargetMode="External"/><Relationship Id="rIdHL9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RENCb0rh5kY" TargetMode="External"/><Relationship Id="rIdHL10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/" TargetMode="External"/><Relationship Id="rIdHL11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0AJv5RrQqo&amp;t" TargetMode="External"/><Relationship Id="rIdHL12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=onlbW6ZLP1c" TargetMode="External"/><Relationship Id="rIdHL13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dMM769CXMGo" TargetMode="External"/><Relationship Id="rIdHL14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cu5CElCNaRU" TargetMode="External"/><Relationship Id="rIdHL15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xZY61eCZWG8" TargetMode="External"/><Relationship Id="rIdHL16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=khxajhmQbQY" TargetMode="External"/><Relationship Id="rIdHL17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yllJynio1QY" TargetMode="External"/><Relationship Id="rIdHL18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ojj4f_F6xlU" TargetMode="External"/><Relationship Id="rIdHL19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Gv0ZJAj7uDA" TargetMode="External"/><Relationship Id="rIdHL20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/" TargetMode="External"/><Relationship Id="rIdHL21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RsoXPWnkln4" TargetMode="External"/><Relationship Id="rIdHL22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Dx115xbBEq0" TargetMode="External"/><Relationship Id="rIdHL23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FVodT4h32WE" TargetMode="External"/><Relationship Id="rIdHL24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CHzmsvmwGak" TargetMode="External"/><Relationship Id="rIdHL25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HDhet3EVRac" TargetMode="External"/><Relationship Id="rIdHL26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G7yT8YrNpNA" TargetMode="External"/><Relationship Id="rIdHL27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NGyCm5UidUw" TargetMode="External"/><Relationship Id="rIdHL30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1677893-severni-pohadka/prehled/" TargetMode="External"/><Relationship Id="rIdHL31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GC0MPgvTVrc" TargetMode="External"/><Relationship Id="rIdHL33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ixo-dt2AAK0" TargetMode="External"/><Relationship Id="rIdHL36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qe1m7zWG4d8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zHnWDITP4IQ" TargetMode="External"/><Relationship Id="rIdHL38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKOL8M8LGyw&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/f80zRBUYduY" TargetMode="External"/><Relationship Id="rIdHL40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LYf9lfZsLSw&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VSi1HdkO0Kg&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1596044-srnky/hraji/" TargetMode="External"/><Relationship Id="rIdHL43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKjbPCNUYXg&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EZ9gkgCXhg0&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1483280-dzob/zajimavosti/" TargetMode="External"/><Relationship Id="rIdHL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ImQR-iRzbjg&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GVqEB1vxeCA" TargetMode="External"/><Relationship Id="rIdHL48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbdaK-qE39M&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XCBizD0W0lw" TargetMode="External"/><Relationship Id="rIdHL50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jdo7szUXhNU?si=mNufXqg7025i3Rjx" TargetMode="External"/><Relationship Id="rIdHL51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TJaZgyhb0wQ&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GvcdCL5Kfs0" TargetMode="External"/><Relationship Id="rIdHL53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gNbtIlMh3vE&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fpdJA9q9jMI&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Le_J55O3Ik" TargetMode="External"/><Relationship Id="rIdHL56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9UXmHQuqXMQ&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dfB_TW0jqls" TargetMode="External"/><Relationship Id="rIdHL58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K4pL1BD2-h8" TargetMode="External"/><Relationship Id="rIdHL59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WBe9zP2XHbk" TargetMode="External"/><Relationship Id="rIdHL60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LTocy-e0Uvk" TargetMode="External"/><Relationship Id="rIdHL61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lWZ3ibEivlA" TargetMode="External"/><Relationship Id="rIdHL62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EyH-z9GnX54" TargetMode="External"/><Relationship Id="rIdHL63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c_mzF8ffAIg&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wrhZrvwY8I4" TargetMode="External"/><Relationship Id="rIdHL65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1CrEALM_BNI" TargetMode="External"/><Relationship Id="rIdHL66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PDP79VOTlwM&amp;t" TargetMode="External"/><Relationship Id="rIdHL67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aDf4AoOvzq8" TargetMode="External"/><Relationship Id="rIdHL68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yNZ8Gb-yhjU" TargetMode="External"/><Relationship Id="rIdHL69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gt2TMFW13BY" TargetMode="External"/><Relationship Id="rIdHL70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1ewCDRKpWUU&amp;ab_channel=FilmEuropeMediaCompany" TargetMode="External"/><Relationship Id="rIdHL71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2pYZRMhE35I" TargetMode="External"/><Relationship Id="rIdHL72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a5uRHiBZ_W4" TargetMode="External"/><Relationship Id="rIdHL73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uXWz68IJP40" TargetMode="External"/><Relationship Id="rIdHL74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jWHOs0jpAD8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KCOHhnlwaRw" TargetMode="External"/><Relationship Id="rIdHL76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZfoJncGqQU" TargetMode="External"/><Relationship Id="rIdHL77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bAT-JVsRthQ" TargetMode="External"/><Relationship Id="rIdHL78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eQ6n-XoSKYI" TargetMode="External"/><Relationship Id="rIdHL79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UPzgh9YbH4I" TargetMode="External"/><Relationship Id="rIdHL80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vMkJm7LiLJg" TargetMode="External"/><Relationship Id="rIdHL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HOeoAzxsa2o" TargetMode="External"/><Relationship Id="rIdHL82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uPlwMeuVssk" TargetMode="External"/><Relationship Id="rIdHL86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures" TargetMode="External"/><Relationship Id="rIdHL87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Jj4Ov7gL9ys&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_vmFqaADJJ8&amp;t=81s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WLzGrDr7Ubo" TargetMode="External"/><Relationship Id="rIdHL96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9MPWcw6_9uE&amp;t=1s&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NqRZnH3h_nk" TargetMode="External"/><Relationship Id="rIdHL99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2kjFuu-1xt4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MpVr0wBlsRI&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Htb4r0A0Ot8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=D8Ew9l_u_NE&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ld0bSQhtba4&amp;t=&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_An47UNpFMw" TargetMode="External"/><Relationship Id="rIdHL106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ugRPUABv0qE" TargetMode="External"/><Relationship Id="rIdHL108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fvWqgQy0MNE" TargetMode="External"/><Relationship Id="rIdHL109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LnurQdKRiME&amp;t" TargetMode="External"/><Relationship Id="rIdHL110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xQWkEjQJQhc&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bXs_Cmx1L0c" TargetMode="External"/><Relationship Id="rIdHL112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP2tWSav4CI" TargetMode="External"/><Relationship Id="rIdHL113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PKCX1I55Vs0" TargetMode="External"/><Relationship Id="rIdHL114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=US0c2o45K-A" TargetMode="External"/><Relationship Id="rIdHL115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy" TargetMode="External"/><Relationship Id="rIdHL116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vbR_gwwD49g" TargetMode="External"/><Relationship Id="rIdHL117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_2URNiAouqE" TargetMode="External"/><Relationship Id="rIdHL118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fD-mDqeiaqg" TargetMode="External"/><Relationship Id="rIdHL119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t" TargetMode="External"/><Relationship Id="rIdHL120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MPCMraOQ-Fw" TargetMode="External"/><Relationship Id="rIdHL121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xkxnMOl-ZdI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1cH0VY6YhTQ" TargetMode="External"/><Relationship Id="rIdHL123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Mqr0IVU_Ak&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zdkz3wtEGhU" TargetMode="External"/><Relationship Id="rIdHL125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1k-d_aZLRsk&amp;t=&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y4uaqmYwFgk" TargetMode="External"/><Relationship Id="rIdHL127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CwQOncE8O6k&amp;t" TargetMode="External"/><Relationship Id="rIdHL128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=73_ZmIGfYko" TargetMode="External"/><Relationship Id="rIdHL129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XRKM12dXvbA" TargetMode="External"/><Relationship Id="rIdHL132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pQd319czy30" TargetMode="External"/><Relationship Id="rIdHL133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Sq3P8uVwq7E" TargetMode="External"/><Relationship Id="rIdHL135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QeNtpoxmVNI" TargetMode="External"/><Relationship Id="rIdHL136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wOkvjh5fmxY" TargetMode="External"/><Relationship Id="rIdHL137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VnBzFbWscZk" TargetMode="External"/><Relationship Id="rIdHL138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t" TargetMode="External"/><Relationship Id="rIdHL139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wMkBSZLmsIc" TargetMode="External"/><Relationship Id="rIdHL140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iWl1QQewwMs" TargetMode="External"/><Relationship Id="rIdHL142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t" TargetMode="External"/><Relationship Id="rIdHL143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qIkd_koqTY0" TargetMode="External"/><Relationship Id="rIdHL145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=efeQqq5whxE" TargetMode="External"/><Relationship Id="rIdHL147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L8PrNm6uHS4" TargetMode="External"/><Relationship Id="rIdHL148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2vm2FdHg7Io&amp;ab_channel=ParamountMovies" TargetMode="External"/><Relationship Id="rIdHL149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s6ewQtoxoa0" TargetMode="External"/><Relationship Id="rIdHL150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hwa9V1x4ZyE&amp;t=7s&amp;ab_channel=maurfilm" TargetMode="External"/><Relationship Id="rIdHL151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a1M6FvvyyeY&amp;ab_channel=DVDPREMIERYCZ" TargetMode="External"/><Relationship Id="rIdHL152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DD0m9t4WHEQ" TargetMode="External"/><Relationship Id="rIdHL153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4K2C0gcEV3Q" TargetMode="External"/><Relationship Id="rIdHL154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pAYEQP8gx3w" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdHL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aLjNwYlA8vU" TargetMode="External"/><Relationship Id="rIdHL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=naSlmsl6NpU" TargetMode="External"/><Relationship Id="rIdHL2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1523889-lecive-ucinky-sebeklamu/hraji/" TargetMode="External"/><Relationship Id="rIdHL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yz2FHkJnp0Y" TargetMode="External"/><Relationship Id="rIdHL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QbAdlAaOYro" TargetMode="External"/><Relationship Id="rIdHL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ntM4A_xfhSU" TargetMode="External"/><Relationship Id="rIdHL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ntM4A_xfhSU" TargetMode="External"/><Relationship Id="rIdHL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1731668-dovolena-v-ceskem-raji/prehled/" TargetMode="External"/><Relationship Id="rIdHL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XDkc30L82CE" TargetMode="External"/><Relationship Id="rIdHL9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s5t0fGkkxL8" TargetMode="External"/><Relationship Id="rIdHL10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PrHHeImpek8" TargetMode="External"/><Relationship Id="rIdHL11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Kmjyl3BhWM0" TargetMode="External"/><Relationship Id="rIdHL12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TdyZ0FCyN6U" TargetMode="External"/><Relationship Id="rIdHL13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1792314-lojza-a-pepa-ziznive-dobrodruzstvi-kamaradu-vcelky-maji/prehled/" TargetMode="External"/><Relationship Id="rIdHL14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0AJv5RrQqo&amp;t" TargetMode="External"/><Relationship Id="rIdHL15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=onlbW6ZLP1c" TargetMode="External"/><Relationship Id="rIdHL16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dMM769CXMGo" TargetMode="External"/><Relationship Id="rIdHL17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cu5CElCNaRU" TargetMode="External"/><Relationship Id="rIdHL18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xZY61eCZWG8" TargetMode="External"/><Relationship Id="rIdHL19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=khxajhmQbQY" TargetMode="External"/><Relationship Id="rIdHL20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yllJynio1QY" TargetMode="External"/><Relationship Id="rIdHL21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ojj4f_F6xlU" TargetMode="External"/><Relationship Id="rIdHL22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Gv0ZJAj7uDA" TargetMode="External"/><Relationship Id="rIdHL23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1636787-kdyz-se-zhasne/prehled/" TargetMode="External"/><Relationship Id="rIdHL24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RsoXPWnkln4" TargetMode="External"/><Relationship Id="rIdHL25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Dx115xbBEq0" TargetMode="External"/><Relationship Id="rIdHL26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FVodT4h32WE" TargetMode="External"/><Relationship Id="rIdHL27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CHzmsvmwGak" TargetMode="External"/><Relationship Id="rIdHL28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G7yT8YrNpNA" TargetMode="External"/><Relationship Id="rIdHL29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP4KYh2FUMU&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qkRXY2IMqoU&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NGyCm5UidUw" TargetMode="External"/><Relationship Id="rIdHL32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1677893-severni-pohadka/prehled/" TargetMode="External"/><Relationship Id="rIdHL33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8a3Ohqw19Ug&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GC0MPgvTVrc" TargetMode="External"/><Relationship Id="rIdHL35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfFoAC06muk" TargetMode="External"/><Relationship Id="rIdHL37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qe1m7zWG4d8&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zHnWDITP4IQ" TargetMode="External"/><Relationship Id="rIdHL39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/f80zRBUYduY" TargetMode="External"/><Relationship Id="rIdHL40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LYf9lfZsLSw&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VSi1HdkO0Kg&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uKjbPCNUYXg&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EZ9gkgCXhg0&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csfd.cz/film/1483280-dzob/zajimavosti/" TargetMode="External"/><Relationship Id="rIdHL45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ImQR-iRzbjg&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GVqEB1vxeCA" TargetMode="External"/><Relationship Id="rIdHL47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbdaK-qE39M&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XCBizD0W0lw" TargetMode="External"/><Relationship Id="rIdHL49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GvcdCL5Kfs0" TargetMode="External"/><Relationship Id="rIdHL50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gNbtIlMh3vE&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fpdJA9q9jMI&amp;ab_channel=BIOSCOPCZ" TargetMode="External"/><Relationship Id="rIdHL52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Le_J55O3Ik" TargetMode="External"/><Relationship Id="rIdHL53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9UXmHQuqXMQ&amp;ab_channel=Aerofilms" TargetMode="External"/><Relationship Id="rIdHL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dfB_TW0jqls" TargetMode="External"/><Relationship Id="rIdHL55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K4pL1BD2-h8" TargetMode="External"/><Relationship Id="rIdHL56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WBe9zP2XHbk" TargetMode="External"/><Relationship Id="rIdHL57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lWZ3ibEivlA" TargetMode="External"/><Relationship Id="rIdHL58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=c_mzF8ffAIg&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1CrEALM_BNI" TargetMode="External"/><Relationship Id="rIdHL60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PDP79VOTlwM&amp;t" TargetMode="External"/><Relationship Id="rIdHL61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yNZ8Gb-yhjU" TargetMode="External"/><Relationship Id="rIdHL62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gt2TMFW13BY" TargetMode="External"/><Relationship Id="rIdHL63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1ewCDRKpWUU&amp;ab_channel=FilmEuropeMediaCompany" TargetMode="External"/><Relationship Id="rIdHL64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2pYZRMhE35I" TargetMode="External"/><Relationship Id="rIdHL65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=uXWz68IJP40" TargetMode="External"/><Relationship Id="rIdHL66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KCOHhnlwaRw" TargetMode="External"/><Relationship Id="rIdHL67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eQ6n-XoSKYI" TargetMode="External"/><Relationship Id="rIdHL68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HOeoAzxsa2o" TargetMode="External"/><Relationship Id="rIdHL69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-EjCCy7R5n8&amp;ab_channel=BohemiaMotionPictures" TargetMode="External"/><Relationship Id="rIdHL70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BLZcKmZQqV8&amp;ab_channel=BontonfilmCZ" TargetMode="External"/><Relationship Id="rIdHL71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ise51nmb-ds&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Way9Dexny3w&amp;ab_channel=WarnerBros.Pictures" TargetMode="External"/><Relationship Id="rIdHL73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_lbIdfvuE4Q&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T7K08zPukTw&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=yokqCWsXBFk&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iNGBKy7BxAk&amp;t=1s&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4q_k4evS6vI&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=U1oypTO8mlA&amp;t=16s&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WLzGrDr7Ubo" TargetMode="External"/><Relationship Id="rIdHL80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cEz19nckqsw&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NqRZnH3h_nk" TargetMode="External"/><Relationship Id="rIdHL82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jhL4z-_jzmY&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_An47UNpFMw" TargetMode="External"/><Relationship Id="rIdHL84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=k-rd6YJeHxY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtube.com/watch?v=ugRPUABv0qE" TargetMode="External"/><Relationship Id="rIdHL86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LnurQdKRiME&amp;t" TargetMode="External"/><Relationship Id="rIdHL87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xQWkEjQJQhc&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bXs_Cmx1L0c" TargetMode="External"/><Relationship Id="rIdHL89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=OP2tWSav4CI" TargetMode="External"/><Relationship Id="rIdHL90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PKCX1I55Vs0" TargetMode="External"/><Relationship Id="rIdHL91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=US0c2o45K-A" TargetMode="External"/><Relationship Id="rIdHL92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cqyQlmbfK9Y&amp;ab_channel=VerticalEntertainmentCZ-Milujemefilmy" TargetMode="External"/><Relationship Id="rIdHL93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vbR_gwwD49g" TargetMode="External"/><Relationship Id="rIdHL94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ESAwTGQ3y4Q" TargetMode="External"/><Relationship Id="rIdHL95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_2URNiAouqE" TargetMode="External"/><Relationship Id="rIdHL96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fD-mDqeiaqg" TargetMode="External"/><Relationship Id="rIdHL97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bqstWfhwYcU&amp;t" TargetMode="External"/><Relationship Id="rIdHL98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MPCMraOQ-Fw" TargetMode="External"/><Relationship Id="rIdHL99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=xkxnMOl-ZdI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1cH0VY6YhTQ" TargetMode="External"/><Relationship Id="rIdHL101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0Mqr0IVU_Ak&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=1k-d_aZLRsk&amp;t=&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y4uaqmYwFgk" TargetMode="External"/><Relationship Id="rIdHL104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CwQOncE8O6k&amp;t" TargetMode="External"/><Relationship Id="rIdHL105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=73_ZmIGfYko" TargetMode="External"/><Relationship Id="rIdHL106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GYdiUQsYqcs" TargetMode="External"/><Relationship Id="rIdHL107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5yfOrJeB6UU&amp;ab_channel=Falconfilmov%C3%A9novinky" TargetMode="External"/><Relationship Id="rIdHL108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rgHQvxjk6FY&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XRKM12dXvbA" TargetMode="External"/><Relationship Id="rIdHL110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pQd319czy30" TargetMode="External"/><Relationship Id="rIdHL111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=98008DGj4ZM&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Sq3P8uVwq7E" TargetMode="External"/><Relationship Id="rIdHL113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QeNtpoxmVNI" TargetMode="External"/><Relationship Id="rIdHL114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wOkvjh5fmxY" TargetMode="External"/><Relationship Id="rIdHL115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VnBzFbWscZk" TargetMode="External"/><Relationship Id="rIdHL116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bfkes1aGsrA&amp;t" TargetMode="External"/><Relationship Id="rIdHL117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wMkBSZLmsIc" TargetMode="External"/><Relationship Id="rIdHL118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bO7G7fc5Izo&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iWl1QQewwMs" TargetMode="External"/><Relationship Id="rIdHL120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PgcwESvUj1A&amp;t" TargetMode="External"/><Relationship Id="rIdHL121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4207jEq2OjI&amp;ab_channel=CinemArtCZ" TargetMode="External"/><Relationship Id="rIdHL122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2C3IhurQ0w8" TargetMode="External"/><Relationship Id="rIdHL123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qIkd_koqTY0" TargetMode="External"/><Relationship Id="rIdHL124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2mRPv_Vx3JE&amp;ab_channel=Totalfilm.cz" TargetMode="External"/><Relationship Id="rIdHL125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=efeQqq5whxE" TargetMode="External"/><Relationship Id="rIdHL126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=L8PrNm6uHS4" TargetMode="External"/><Relationship Id="rIdHL127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2vm2FdHg7Io&amp;ab_channel=ParamountMovies" TargetMode="External"/><Relationship Id="rIdHL128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=s6ewQtoxoa0" TargetMode="External"/><Relationship Id="rIdHL129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hwa9V1x4ZyE&amp;t=7s&amp;ab_channel=maurfilm" TargetMode="External"/><Relationship Id="rIdHL130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=a1M6FvvyyeY&amp;ab_channel=DVDPREMIERYCZ" TargetMode="External"/><Relationship Id="rIdHL131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DD0m9t4WHEQ" TargetMode="External"/><Relationship Id="rIdHL132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CaCFTfl2RDY" TargetMode="External"/><Relationship Id="rIdHL133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=jmTZh5hxwWg" TargetMode="External"/><Relationship Id="rIdHL134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4K2C0gcEV3Q" TargetMode="External"/><Relationship Id="rIdHL135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=pAYEQP8gx3w" TargetMode="External"/><Relationship Id="rIdHL136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Cg8PrPVqCd8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="45" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
         <v>100</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B6">
         <v>100</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B8">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B9">
         <v>100</v>
       </c>
       <c r="C9" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B10">
         <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G10" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B11">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G11" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B12">
         <v>100</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B13">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B14">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B15">
         <v>100</v>
       </c>
       <c r="C15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E15" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B16">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B17">
-        <v>137</v>
+        <v>96</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G17" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B18">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E18" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B19">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G19" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B20">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B21">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B22">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B23">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G23" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B24">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C24" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E24" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G24" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B25">
         <v>100</v>
       </c>
       <c r="C25" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G25" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B26">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B27">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="E27" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G27" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B28">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="E28" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G28" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B29">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B30">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="C30" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E30" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B31">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D31" t="s">
+        <v>99</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B32">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C32" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E32" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F32" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G32" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B33">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G33" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B34">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="C34" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="D34" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E34" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B35">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C35" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G35" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36">
+        <v>92</v>
+      </c>
+      <c r="C36" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B37">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="D37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G37" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B38">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="D38" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B39">
-        <v>169</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E39" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G39" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B40">
-        <v>90</v>
+        <v>169</v>
       </c>
       <c r="C40" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D40" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E40" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G40" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B41">
         <v>92</v>
       </c>
       <c r="C41" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D41" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E41" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G41" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B42">
         <v>100</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E42" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G42" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B43">
         <v>127</v>
       </c>
       <c r="C43" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E43" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F43" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G43" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B44">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="C44" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="E44" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G44" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B45">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C45" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="D45" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="E45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G45" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B46">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C46" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="D46" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="E46" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B47">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="C47" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="E47" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G47" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B48">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="C48" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D48" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G48" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B49">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C49" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D49" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B50">
-        <v>100</v>
+        <v>215</v>
       </c>
       <c r="C50" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="D50" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E50" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G50" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B51">
-        <v>215</v>
+        <v>160</v>
       </c>
       <c r="C51" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D51" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E51" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G51" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B52">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="C52" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="D52" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E52" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B53">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="C53" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B54">
-        <v>160</v>
+        <v>111</v>
       </c>
       <c r="C54" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="D54" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G54" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B55">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="C55" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="D55" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G55" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B56">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C56" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="D56" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E56" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F56" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G56" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B57">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="C57" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D57" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
       <c r="G57" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B58">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="C58" t="s">
-        <v>114</v>
+        <v>178</v>
       </c>
       <c r="D58" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E58" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G58" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B59">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C59" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="D59" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E59" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G59" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B60">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C60" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="D60" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E60" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G60" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B61">
-        <v>148</v>
+        <v>104</v>
       </c>
       <c r="C61" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
       <c r="D61" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E61" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G61" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B62">
         <v>84</v>
       </c>
       <c r="C62" t="s">
-        <v>45</v>
+        <v>191</v>
       </c>
       <c r="D62" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G62" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B63">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C63" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E63" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G63" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B64">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C64" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D64" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G64" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B65">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C65" t="s">
-        <v>114</v>
+        <v>57</v>
       </c>
       <c r="D65" t="s">
+        <v>200</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B66">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C66" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D66" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E66" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F66" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G66" t="s">
-        <v>208</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B67">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D67" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E67" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B68">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C68" t="s">
-        <v>206</v>
+        <v>14</v>
       </c>
       <c r="D68" t="s">
+        <v>209</v>
+      </c>
+      <c r="E68" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B69">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="C69" t="s">
-        <v>22</v>
+        <v>178</v>
       </c>
       <c r="D69" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E69" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F69" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G69" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>214</v>
+      </c>
+      <c r="B70">
+        <v>80</v>
+      </c>
+      <c r="C70" t="s">
+        <v>215</v>
+      </c>
+      <c r="D70" t="s">
+        <v>216</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" t="s">
         <v>217</v>
-      </c>
-[...16 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>218</v>
+      </c>
+      <c r="B71">
+        <v>94</v>
+      </c>
+      <c r="C71" t="s">
+        <v>57</v>
+      </c>
+      <c r="D71" t="s">
+        <v>219</v>
+      </c>
+      <c r="E71" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" t="s">
         <v>220</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>221</v>
+      </c>
+      <c r="B72">
+        <v>84</v>
+      </c>
+      <c r="C72" t="s">
+        <v>86</v>
+      </c>
+      <c r="D72" t="s">
+        <v>222</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" t="s">
         <v>223</v>
-      </c>
-[...16 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
+        <v>224</v>
+      </c>
+      <c r="B73">
+        <v>131</v>
+      </c>
+      <c r="C73" t="s">
+        <v>225</v>
+      </c>
+      <c r="D73" t="s">
         <v>226</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="E73" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" t="s">
         <v>227</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>228</v>
+      </c>
+      <c r="B74">
+        <v>126</v>
+      </c>
+      <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" t="s">
         <v>229</v>
       </c>
-      <c r="B74">
-[...5 lines deleted...]
-      <c r="D74" t="s">
+      <c r="E74" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
+        <v>231</v>
+      </c>
+      <c r="B75">
+        <v>166</v>
+      </c>
+      <c r="C75" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D75" t="s">
         <v>233</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G75" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>235</v>
       </c>
       <c r="B76">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C76" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D76" t="s">
+        <v>233</v>
+      </c>
+      <c r="E76" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>237</v>
+      </c>
+      <c r="B77">
+        <v>93</v>
+      </c>
+      <c r="C77" t="s">
+        <v>14</v>
+      </c>
+      <c r="D77" t="s">
+        <v>233</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" t="s">
         <v>238</v>
-      </c>
-[...16 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>239</v>
+      </c>
+      <c r="B78">
+        <v>93</v>
+      </c>
+      <c r="C78" t="s">
+        <v>14</v>
+      </c>
+      <c r="D78" t="s">
         <v>240</v>
       </c>
-      <c r="B78">
-[...5 lines deleted...]
-      <c r="D78" t="s">
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>242</v>
+      </c>
+      <c r="B79">
+        <v>92</v>
+      </c>
+      <c r="C79" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" t="s">
         <v>243</v>
       </c>
-      <c r="B79">
-[...5 lines deleted...]
-      <c r="D79" t="s">
+      <c r="E79" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>245</v>
+      </c>
+      <c r="B80">
+        <v>93</v>
+      </c>
+      <c r="C80" t="s">
+        <v>32</v>
+      </c>
+      <c r="D80" t="s">
         <v>246</v>
       </c>
-      <c r="B80">
-[...5 lines deleted...]
-      <c r="D80" t="s">
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>248</v>
+      </c>
+      <c r="B81">
+        <v>109</v>
+      </c>
+      <c r="C81" t="s">
         <v>249</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>250</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>252</v>
+      </c>
+      <c r="B82">
+        <v>80</v>
+      </c>
+      <c r="C82" t="s">
+        <v>191</v>
+      </c>
+      <c r="D82" t="s">
         <v>253</v>
       </c>
-      <c r="B82">
-[...5 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>255</v>
+      </c>
+      <c r="B83">
+        <v>180</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83" t="s">
         <v>256</v>
       </c>
-      <c r="B83">
-[...7 lines deleted...]
-      </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G83" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>258</v>
       </c>
       <c r="B84">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C84" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D84" t="s">
         <v>259</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G84" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>261</v>
       </c>
       <c r="B85">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="C85" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D85" t="s">
         <v>262</v>
       </c>
       <c r="E85" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F85" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G85" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>264</v>
       </c>
       <c r="B86">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="C86" t="s">
         <v>265</v>
       </c>
       <c r="D86" t="s">
         <v>266</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F86" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G86" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>268</v>
       </c>
       <c r="B87">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="C87" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="D87" t="s">
         <v>269</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F87" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G87" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>271</v>
       </c>
       <c r="B88">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="C88" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="D88" t="s">
         <v>272</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>274</v>
       </c>
       <c r="B89">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="C89" t="s">
         <v>275</v>
       </c>
       <c r="D89" t="s">
         <v>276</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F89" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G89" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>278</v>
       </c>
       <c r="B90">
-        <v>102</v>
+        <v>192</v>
       </c>
       <c r="C90" t="s">
-        <v>22</v>
+        <v>178</v>
       </c>
       <c r="D90" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F90" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G90" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B91">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="C91" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E91" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F91" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G91" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B92">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C92" t="s">
-        <v>45</v>
+        <v>265</v>
       </c>
       <c r="D92" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E92" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F92" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G92" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B93">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C93" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D93" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G93" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B94">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C94" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D94" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E94" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F94" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G94" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B95">
-        <v>92</v>
+        <v>159</v>
       </c>
       <c r="C95" t="s">
-        <v>45</v>
+        <v>294</v>
       </c>
       <c r="D95" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F95" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G95" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B96">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C96" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="D96" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G96" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B97">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C97" t="s">
-        <v>168</v>
+        <v>125</v>
       </c>
       <c r="D97" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G97" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B98">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="C98" t="s">
-        <v>206</v>
+        <v>32</v>
       </c>
       <c r="D98" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E98" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F98" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G98" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B99">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C99" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D99" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F99" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G99" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B100">
-        <v>180</v>
+        <v>118</v>
       </c>
       <c r="C100" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="D100" t="s">
         <v>307</v>
       </c>
       <c r="E100" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F100" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G100" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B101">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C101" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="D101" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E101" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F101" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G101" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B102">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C102" t="s">
-        <v>313</v>
+        <v>57</v>
       </c>
       <c r="D102" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G102" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B103">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C103" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D103" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E103" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F103" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G103" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B104">
-        <v>98</v>
+        <v>155</v>
       </c>
       <c r="C104" t="s">
-        <v>114</v>
+        <v>232</v>
       </c>
       <c r="D104" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G104" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B105">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C105" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D105" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G105" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B106">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C106" t="s">
-        <v>22</v>
+        <v>327</v>
       </c>
       <c r="D106" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E106" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F106" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G106" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B107">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C107" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D107" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E107" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F107" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G107" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B108">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="C108" t="s">
-        <v>332</v>
+        <v>32</v>
       </c>
       <c r="D108" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E108" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F108" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G108" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B109">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="C109" t="s">
-        <v>100</v>
+        <v>337</v>
       </c>
       <c r="D109" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E109" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F109" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G109" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B110">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C110" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D110" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F110" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G110" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B111">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="C111" t="s">
-        <v>332</v>
+        <v>32</v>
       </c>
       <c r="D111" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G111" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B112">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="C112" t="s">
-        <v>345</v>
+        <v>57</v>
       </c>
       <c r="D112" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E112" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F112" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G112" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B113">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="C113" t="s">
-        <v>192</v>
+        <v>294</v>
       </c>
       <c r="D113" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F113" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G113" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B114">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="C114" t="s">
-        <v>8</v>
+        <v>249</v>
       </c>
       <c r="D114" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E114" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F114" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G114" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B115">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="C115" t="s">
-        <v>332</v>
+        <v>356</v>
       </c>
       <c r="D115" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E115" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F115" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G115" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B116">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C116" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D116" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G116" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B117">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C117" t="s">
-        <v>168</v>
+        <v>68</v>
       </c>
       <c r="D117" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G117" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B118">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="C118" t="s">
-        <v>364</v>
+        <v>14</v>
       </c>
       <c r="D118" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G118" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B119">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="C119" t="s">
-        <v>52</v>
+        <v>369</v>
       </c>
       <c r="D119" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E119" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F119" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G119" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B120">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="C120" t="s">
-        <v>22</v>
+        <v>125</v>
       </c>
       <c r="D120" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G120" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B121">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="C121" t="s">
-        <v>22</v>
+        <v>376</v>
       </c>
       <c r="D121" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G121" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B122">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="C122" t="s">
-        <v>22</v>
+        <v>380</v>
       </c>
       <c r="D122" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G122" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B123">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="C123" t="s">
-        <v>81</v>
+        <v>384</v>
       </c>
       <c r="D123" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G123" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B124">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="C124" t="s">
-        <v>52</v>
+        <v>388</v>
       </c>
       <c r="D124" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F124" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G124" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B125">
-        <v>110</v>
+        <v>142</v>
       </c>
       <c r="C125" t="s">
-        <v>45</v>
+        <v>388</v>
       </c>
       <c r="D125" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F125" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G125" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B126">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C126" t="s">
-        <v>275</v>
+        <v>395</v>
       </c>
       <c r="D126" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F126" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G126" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="B127">
-        <v>87</v>
+        <v>166</v>
       </c>
       <c r="C127" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="D127" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G127" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B128">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="C128" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="D128" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F128" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G128" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="B129">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="C129" t="s">
-        <v>397</v>
+        <v>18</v>
       </c>
       <c r="D129" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="E129" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F129" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G129" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="B130">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C130" t="s">
-        <v>22</v>
+        <v>388</v>
       </c>
       <c r="D130" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G130" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B131">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="C131" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D131" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G131" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="B132">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C132" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D132" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="E132" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F132" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G132" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="B133">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="C133" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D133" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F133" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G133" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="B134">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="C134" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="D134" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="E134" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F134" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G134" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="B135">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="C135" t="s">
-        <v>364</v>
+        <v>32</v>
       </c>
       <c r="D135" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F135" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G135" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B136">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="C136" t="s">
-        <v>168</v>
+        <v>125</v>
       </c>
       <c r="D136" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E136" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F136" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G136" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="B137">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C137" t="s">
-        <v>422</v>
+        <v>68</v>
       </c>
       <c r="D137" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E137" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F137" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G137" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B138">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="C138" t="s">
-        <v>45</v>
+        <v>432</v>
       </c>
       <c r="D138" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F138" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G138" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="B139">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C139" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="D139" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F139" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G139" t="s">
-        <v>430</v>
-[...44 lines deleted...]
-      <c r="G141" t="s">
         <v>437</v>
-      </c>
-[...366 lines deleted...]
-        <v>490</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rIdHL0"/>
     <hyperlink ref="G3" r:id="rIdHL1"/>
     <hyperlink ref="G4" r:id="rIdHL2"/>
     <hyperlink ref="G5" r:id="rIdHL3"/>
     <hyperlink ref="G6" r:id="rIdHL4"/>
     <hyperlink ref="G7" r:id="rIdHL5"/>
     <hyperlink ref="G8" r:id="rIdHL6"/>
     <hyperlink ref="G9" r:id="rIdHL7"/>
     <hyperlink ref="G10" r:id="rIdHL8"/>
     <hyperlink ref="G11" r:id="rIdHL9"/>
     <hyperlink ref="G12" r:id="rIdHL10"/>
     <hyperlink ref="G13" r:id="rIdHL11"/>
     <hyperlink ref="G14" r:id="rIdHL12"/>
     <hyperlink ref="G15" r:id="rIdHL13"/>
     <hyperlink ref="G16" r:id="rIdHL14"/>
     <hyperlink ref="G17" r:id="rIdHL15"/>
     <hyperlink ref="G18" r:id="rIdHL16"/>
     <hyperlink ref="G19" r:id="rIdHL17"/>
     <hyperlink ref="G20" r:id="rIdHL18"/>
     <hyperlink ref="G21" r:id="rIdHL19"/>
     <hyperlink ref="G22" r:id="rIdHL20"/>
@@ -5171,57 +4598,57 @@
     <hyperlink ref="G41" r:id="rIdHL39"/>
     <hyperlink ref="G42" r:id="rIdHL40"/>
     <hyperlink ref="G43" r:id="rIdHL41"/>
     <hyperlink ref="G44" r:id="rIdHL42"/>
     <hyperlink ref="G45" r:id="rIdHL43"/>
     <hyperlink ref="G46" r:id="rIdHL44"/>
     <hyperlink ref="G47" r:id="rIdHL45"/>
     <hyperlink ref="G48" r:id="rIdHL46"/>
     <hyperlink ref="G49" r:id="rIdHL47"/>
     <hyperlink ref="G50" r:id="rIdHL48"/>
     <hyperlink ref="G51" r:id="rIdHL49"/>
     <hyperlink ref="G52" r:id="rIdHL50"/>
     <hyperlink ref="G53" r:id="rIdHL51"/>
     <hyperlink ref="G54" r:id="rIdHL52"/>
     <hyperlink ref="G55" r:id="rIdHL53"/>
     <hyperlink ref="G56" r:id="rIdHL54"/>
     <hyperlink ref="G57" r:id="rIdHL55"/>
     <hyperlink ref="G58" r:id="rIdHL56"/>
     <hyperlink ref="G59" r:id="rIdHL57"/>
     <hyperlink ref="G60" r:id="rIdHL58"/>
     <hyperlink ref="G61" r:id="rIdHL59"/>
     <hyperlink ref="G62" r:id="rIdHL60"/>
     <hyperlink ref="G63" r:id="rIdHL61"/>
     <hyperlink ref="G64" r:id="rIdHL62"/>
     <hyperlink ref="G65" r:id="rIdHL63"/>
-    <hyperlink ref="G66" r:id="rIdHL64"/>
-[...5 lines deleted...]
-    <hyperlink ref="G72" r:id="rIdHL70"/>
+    <hyperlink ref="G67" r:id="rIdHL64"/>
+    <hyperlink ref="G68" r:id="rIdHL65"/>
+    <hyperlink ref="G69" r:id="rIdHL66"/>
+    <hyperlink ref="G70" r:id="rIdHL67"/>
+    <hyperlink ref="G71" r:id="rIdHL68"/>
+    <hyperlink ref="G72" r:id="rIdHL69"/>
+    <hyperlink ref="G73" r:id="rIdHL70"/>
     <hyperlink ref="G74" r:id="rIdHL71"/>
     <hyperlink ref="G75" r:id="rIdHL72"/>
     <hyperlink ref="G76" r:id="rIdHL73"/>
     <hyperlink ref="G77" r:id="rIdHL74"/>
     <hyperlink ref="G78" r:id="rIdHL75"/>
     <hyperlink ref="G79" r:id="rIdHL76"/>
     <hyperlink ref="G80" r:id="rIdHL77"/>
     <hyperlink ref="G81" r:id="rIdHL78"/>
     <hyperlink ref="G82" r:id="rIdHL79"/>
     <hyperlink ref="G83" r:id="rIdHL80"/>
     <hyperlink ref="G84" r:id="rIdHL81"/>
     <hyperlink ref="G85" r:id="rIdHL82"/>
     <hyperlink ref="G86" r:id="rIdHL83"/>
     <hyperlink ref="G87" r:id="rIdHL84"/>
     <hyperlink ref="G88" r:id="rIdHL85"/>
     <hyperlink ref="G89" r:id="rIdHL86"/>
     <hyperlink ref="G90" r:id="rIdHL87"/>
     <hyperlink ref="G91" r:id="rIdHL88"/>
     <hyperlink ref="G92" r:id="rIdHL89"/>
     <hyperlink ref="G93" r:id="rIdHL90"/>
     <hyperlink ref="G94" r:id="rIdHL91"/>
     <hyperlink ref="G95" r:id="rIdHL92"/>
     <hyperlink ref="G96" r:id="rIdHL93"/>
     <hyperlink ref="G97" r:id="rIdHL94"/>
     <hyperlink ref="G98" r:id="rIdHL95"/>
@@ -5244,46 +4671,28 @@
     <hyperlink ref="G115" r:id="rIdHL112"/>
     <hyperlink ref="G116" r:id="rIdHL113"/>
     <hyperlink ref="G117" r:id="rIdHL114"/>
     <hyperlink ref="G118" r:id="rIdHL115"/>
     <hyperlink ref="G119" r:id="rIdHL116"/>
     <hyperlink ref="G120" r:id="rIdHL117"/>
     <hyperlink ref="G121" r:id="rIdHL118"/>
     <hyperlink ref="G122" r:id="rIdHL119"/>
     <hyperlink ref="G123" r:id="rIdHL120"/>
     <hyperlink ref="G124" r:id="rIdHL121"/>
     <hyperlink ref="G125" r:id="rIdHL122"/>
     <hyperlink ref="G126" r:id="rIdHL123"/>
     <hyperlink ref="G127" r:id="rIdHL124"/>
     <hyperlink ref="G128" r:id="rIdHL125"/>
     <hyperlink ref="G129" r:id="rIdHL126"/>
     <hyperlink ref="G130" r:id="rIdHL127"/>
     <hyperlink ref="G131" r:id="rIdHL128"/>
     <hyperlink ref="G132" r:id="rIdHL129"/>
     <hyperlink ref="G133" r:id="rIdHL130"/>
     <hyperlink ref="G134" r:id="rIdHL131"/>
     <hyperlink ref="G135" r:id="rIdHL132"/>
     <hyperlink ref="G136" r:id="rIdHL133"/>
     <hyperlink ref="G137" r:id="rIdHL134"/>
     <hyperlink ref="G138" r:id="rIdHL135"/>
     <hyperlink ref="G139" r:id="rIdHL136"/>
-    <hyperlink ref="G140" r:id="rIdHL137"/>
-[...16 lines deleted...]
-    <hyperlink ref="G157" r:id="rIdHL154"/>
   </hyperlinks>
 </worksheet>
 </file>